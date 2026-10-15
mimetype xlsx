--- v1 (2026-06-07)
+++ v2 (2026-10-15)
@@ -236,51 +236,51 @@
   <si>
     <t>عبيد بن عبد الله الجابري (1444 هـ)</t>
   </si>
   <si>
     <t>دار المداد - مصر</t>
   </si>
   <si>
     <t>مختصر سنن أبي داود 3/1</t>
   </si>
   <si>
     <t>المنذري، عبد العظيم بن عبدالقوي (656 هـ)</t>
   </si>
   <si>
     <t>تهذيب السنن 5/1 (وهو تهذيب لمختصر المنذري على سنن أبي داود)</t>
   </si>
   <si>
     <t>ابن القيم، محمد بن أبي بكر بن أيوب (751 هـ)</t>
   </si>
   <si>
     <t>د. إسماعيل بن غازي مرحبا</t>
   </si>
   <si>
     <t>تهذيب سنن أبي داود وإيضاح علله ومشكلاته 3/1 (وهو تهذيب لمختصر المنذري على سنن أبي داود)</t>
   </si>
   <si>
-    <t>علي العمران ونبيل السندي</t>
+    <t>د. علي بن محمد العمران</t>
   </si>
   <si>
     <t>دار عالم الفوائد - مكة</t>
   </si>
   <si>
     <t>بذل المجهود في ختم سنن أبي داود 7/1</t>
   </si>
   <si>
     <t>السخاوي، محمد بن عبد الرحمن (902 هـ)</t>
   </si>
   <si>
     <t>مشهور بن حسن آل سلمان</t>
   </si>
   <si>
     <t>دار المعارف - مصر</t>
   </si>
   <si>
     <t>بذل المجهود في ختم سنن أبي داود، ويتلوه: تحرير المقال والبيان في الكلام على الميزان</t>
   </si>
   <si>
     <t>بدر بن عبد الرحمن العماش</t>
   </si>
   <si>
     <t>ختم سنن أبي داود، ومعه فوائد من دروس الشيخ العباد على السنن، ودراسة عن رباعيات أبي داود في سننه</t>
   </si>