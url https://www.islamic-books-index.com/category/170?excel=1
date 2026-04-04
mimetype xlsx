--- v0 (2025-10-21)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1119">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -1946,50 +1946,59 @@
   <si>
     <t>دار النصيحة - المدينة</t>
   </si>
   <si>
     <t>الأربعين في شيوخ الصوفية (سلسلة الأجزاء الحديثية - 4)</t>
   </si>
   <si>
     <t>الماليني، أحمد بن محمد (412 هـ)</t>
   </si>
   <si>
     <t>فوائد العراقيين</t>
   </si>
   <si>
     <t>النقاش، محمد بن علي الأصبهاني (414 هـ)</t>
   </si>
   <si>
     <t>فنون العجائب (يقع ضمن مجموعة أجزاء حديثية - المجموعة الأولى)</t>
   </si>
   <si>
     <t>فنون العجائب في أخبار الماضين من بني إسرائيل وغيرهم من العباد والزاهدين</t>
   </si>
   <si>
     <t>طارق الطنطاوي</t>
   </si>
   <si>
+    <t>خالد بن محمد الأنصاري</t>
+  </si>
+  <si>
+    <t>ركائز للنشر - الكويت</t>
+  </si>
+  <si>
+    <t>الجزء فيه من مجالس محمد بن علي النقاش الأصبهاني</t>
+  </si>
+  <si>
     <t>جزء فيه من أحاديث أبي عبد الله الحسين بن الحسن الغضائري (414 هـ) عن شيوخه</t>
   </si>
   <si>
     <t>الحسين بن الحسن الغضائري (414 هـ)</t>
   </si>
   <si>
     <t>جزء هلال بن محمد الحفار (414 هـ)</t>
   </si>
   <si>
     <t>هلال بن محمد الحفار (414 هـ)</t>
   </si>
   <si>
     <t>أحمد جمال أحمد أبو سيف</t>
   </si>
   <si>
     <t>مسند المقلين من الأمراء والسلاطين</t>
   </si>
   <si>
     <t>تمام بن محمد الرازي (414 هـ)</t>
   </si>
   <si>
     <t>صبحي البدري السامرائي</t>
   </si>
   <si>
     <t>إسلام زيد بن حارثة وغيره من أحاديث الشيوخ</t>
@@ -2195,53 +2204,50 @@
   <si>
     <t>الحسن بن علي الشاموخي (443 هـ)</t>
   </si>
   <si>
     <t>فوائد أبي يعلى الخليلي</t>
   </si>
   <si>
     <t>أبو يعلى الخليلي، الخليل بن عبدالله القزويني (446 هـ)</t>
   </si>
   <si>
     <t>جزء أبي يعلى</t>
   </si>
   <si>
     <t>الفوائد العوالي المؤرخة من الصحاح والغرائب، تخريج: محمد بن علي الصوري (441 هـ)</t>
   </si>
   <si>
     <t>علي بن المحسن التنوخي (447 هـ)</t>
   </si>
   <si>
     <t>جزء ابن عمشليق</t>
   </si>
   <si>
     <t>ابن عمشليق، أحمد بن علي الجعفري (تقريبا 450 هـ)</t>
   </si>
   <si>
-    <t>خالد بن محمد الأنصاري</t>
-[...1 lines deleted...]
-  <si>
     <t>مجموع غرائب أحاديث النبي صلى الله عليه وسلم 4/1</t>
   </si>
   <si>
     <t>محمد بن عبد الجبار السمعاني (450 هـ)</t>
   </si>
   <si>
     <t>محمد بن مساعد آل سعود</t>
   </si>
   <si>
     <t>نادي مكة الثقافي الأدبي</t>
   </si>
   <si>
     <t>حديث أحمد بن عبد الله الجويباري في مسائل عبد الله بن سلام (يقع ضمن مجموعة أجزاء حديثية - المجموعة الثانية)</t>
   </si>
   <si>
     <t>البيهقي، أحمد بن الحسين (458 هـ)</t>
   </si>
   <si>
     <t>الأربعون الصغرى</t>
   </si>
   <si>
     <t>جزء فيه ستة مجالس من أمالي القاضي أبي يعلى الفراء</t>
   </si>
   <si>
     <t>أبو يعلى ابن الفراء، محمد بن الحسين الحنبلي (458 هـ)</t>
@@ -2843,51 +2849,51 @@
   <si>
     <t>التساعيات المنتقاة الصحاح الموافقات للشيوخ الثقات</t>
   </si>
   <si>
     <t>أحمد بن عبد الله الطبري (694 هـ)</t>
   </si>
   <si>
     <t>مصعب بن أنس اللهو</t>
   </si>
   <si>
     <t>مؤسسة الريان - لبنان</t>
   </si>
   <si>
     <t>المنتخب من حديث شيوخ بغداد، جمال الدين ابن الظاهري (696 هـ)</t>
   </si>
   <si>
     <t>أبو العلاء، محمود بن أبي بكر الفرضي البخاري (700 هـ)</t>
   </si>
   <si>
     <t>الأربعون التساعية الإسناد</t>
   </si>
   <si>
     <t>ابن دقيق العيد، محمد بن علي القشيري (702 هـ)</t>
   </si>
   <si>
-    <t>حسين سلمان مهدي</t>
+    <t>حسنين سلمان مهدي</t>
   </si>
   <si>
     <t>حديث التقي ابن المجد محمد بن محمد بن عيسى البعلبكي (703 هـ) (طبع ضمن مجموع: جمهرة الأجزاء الحديثية)</t>
   </si>
   <si>
     <t>محمد بن محمد بن عيسى البعلبكي (703 هـ)</t>
   </si>
   <si>
     <t>جزء فيه ثلاثة أجزاء حديثية: جزء الحسن بن رشيق العسكري 370 هـ، رافع بن عصم العصمي 405 هـ، مصافحات الإمام مسلم والنسائي</t>
   </si>
   <si>
     <t>عبد المؤمن بن خلف الدمياطي (705 هـ)</t>
   </si>
   <si>
     <t>جاسم بن محمد الفجي</t>
   </si>
   <si>
     <t>مكتبة أهل الأثر - الكويت</t>
   </si>
   <si>
     <t>جزء من عوالي المرويات</t>
   </si>
   <si>
     <t>محمد بن علي بن قطرال المراكشي (710 هـ)</t>
   </si>
@@ -3710,51 +3716,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I441"/>
+  <dimension ref="A1:I443"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -10349,6121 +10355,6179 @@
       </c>
       <c r="D229" t="s">
         <v>10</v>
       </c>
       <c r="E229" t="s">
         <v>11</v>
       </c>
       <c r="F229" t="s">
         <v>640</v>
       </c>
       <c r="G229" t="s">
         <v>219</v>
       </c>
       <c r="H229" t="s">
         <v>643</v>
       </c>
       <c r="I229" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="C230" t="s">
+        <v>639</v>
+      </c>
+      <c r="D230" t="s">
+        <v>10</v>
+      </c>
+      <c r="E230" t="s">
+        <v>11</v>
+      </c>
+      <c r="F230" t="s">
+        <v>640</v>
+      </c>
+      <c r="G230" t="s">
+        <v>13</v>
+      </c>
+      <c r="H230" t="s">
         <v>644</v>
       </c>
-      <c r="D230" t="s">
-[...5 lines deleted...]
-      <c r="F230" t="s">
+      <c r="I230" t="s">
         <v>645</v>
-      </c>
-[...7 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="C231" t="s">
         <v>646</v>
       </c>
       <c r="D231" t="s">
         <v>10</v>
       </c>
       <c r="E231" t="s">
         <v>11</v>
       </c>
       <c r="F231" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="G231" t="s">
         <v>13</v>
       </c>
       <c r="H231" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="I231" t="s">
-        <v>157</v>
+        <v>645</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232">
         <v>413</v>
       </c>
       <c r="C232" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="D232" t="s">
         <v>10</v>
       </c>
       <c r="E232" t="s">
         <v>11</v>
       </c>
       <c r="F232" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="G232" t="s">
         <v>13</v>
       </c>
       <c r="H232" t="s">
-        <v>95</v>
+        <v>635</v>
       </c>
       <c r="I232" t="s">
-        <v>67</v>
+        <v>636</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233">
         <v>413</v>
       </c>
       <c r="C233" t="s">
         <v>649</v>
       </c>
       <c r="D233" t="s">
         <v>10</v>
       </c>
       <c r="E233" t="s">
         <v>11</v>
       </c>
       <c r="F233" t="s">
         <v>650</v>
       </c>
       <c r="G233" t="s">
         <v>13</v>
       </c>
       <c r="H233" t="s">
         <v>651</v>
       </c>
       <c r="I233" t="s">
-        <v>59</v>
+        <v>157</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="C234" t="s">
         <v>652</v>
       </c>
       <c r="D234" t="s">
         <v>10</v>
       </c>
       <c r="E234" t="s">
         <v>11</v>
       </c>
       <c r="F234" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="G234" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
       <c r="H234" t="s">
-        <v>610</v>
+        <v>95</v>
       </c>
       <c r="I234" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C235" t="s">
-        <v>520</v>
+        <v>652</v>
       </c>
       <c r="D235" t="s">
         <v>10</v>
       </c>
       <c r="E235" t="s">
         <v>11</v>
       </c>
       <c r="F235" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="G235" t="s">
         <v>13</v>
       </c>
       <c r="H235" t="s">
-        <v>149</v>
+        <v>654</v>
       </c>
       <c r="I235" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C236" t="s">
+        <v>655</v>
+      </c>
+      <c r="D236" t="s">
+        <v>10</v>
+      </c>
+      <c r="E236" t="s">
+        <v>11</v>
+      </c>
+      <c r="F236" t="s">
         <v>653</v>
       </c>
-      <c r="D236" t="s">
-[...6 lines deleted...]
-        <v>654</v>
+      <c r="G236" t="s">
+        <v>203</v>
+      </c>
+      <c r="H236" t="s">
+        <v>610</v>
       </c>
       <c r="I236" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237">
         <v>415</v>
       </c>
       <c r="C237" t="s">
-        <v>655</v>
+        <v>520</v>
       </c>
       <c r="D237" t="s">
         <v>10</v>
       </c>
       <c r="E237" t="s">
         <v>11</v>
       </c>
       <c r="F237" t="s">
-        <v>656</v>
+        <v>653</v>
+      </c>
+      <c r="G237" t="s">
+        <v>13</v>
+      </c>
+      <c r="H237" t="s">
+        <v>149</v>
       </c>
       <c r="I237" t="s">
-        <v>288</v>
+        <v>53</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="C238" t="s">
+        <v>656</v>
+      </c>
+      <c r="D238" t="s">
+        <v>10</v>
+      </c>
+      <c r="E238" t="s">
+        <v>11</v>
+      </c>
+      <c r="F238" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I238" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C239" t="s">
+        <v>658</v>
+      </c>
+      <c r="D239" t="s">
+        <v>10</v>
+      </c>
+      <c r="E239" t="s">
+        <v>11</v>
+      </c>
+      <c r="F239" t="s">
         <v>659</v>
       </c>
-      <c r="D239" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I239" t="s">
-        <v>49</v>
+        <v>288</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C240" t="s">
+        <v>660</v>
+      </c>
+      <c r="D240" t="s">
+        <v>10</v>
+      </c>
+      <c r="E240" t="s">
+        <v>11</v>
+      </c>
+      <c r="F240" t="s">
         <v>661</v>
       </c>
-      <c r="D240" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G240" t="s">
         <v>13</v>
       </c>
       <c r="H240" t="s">
-        <v>635</v>
+        <v>43</v>
       </c>
       <c r="I240" t="s">
-        <v>157</v>
+        <v>31</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C241" t="s">
         <v>662</v>
       </c>
       <c r="D241" t="s">
         <v>10</v>
       </c>
       <c r="E241" t="s">
         <v>11</v>
       </c>
       <c r="F241" t="s">
         <v>663</v>
       </c>
       <c r="G241" t="s">
         <v>13</v>
       </c>
       <c r="H241" t="s">
         <v>43</v>
       </c>
       <c r="I241" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C242" t="s">
         <v>664</v>
       </c>
       <c r="D242" t="s">
         <v>10</v>
       </c>
       <c r="E242" t="s">
         <v>11</v>
       </c>
+      <c r="F242" t="s">
+        <v>663</v>
+      </c>
       <c r="G242" t="s">
         <v>13</v>
       </c>
       <c r="H242" t="s">
-        <v>665</v>
+        <v>635</v>
       </c>
       <c r="I242" t="s">
-        <v>666</v>
+        <v>157</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C243" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="D243" t="s">
         <v>10</v>
       </c>
       <c r="E243" t="s">
         <v>11</v>
       </c>
       <c r="F243" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="G243" t="s">
         <v>13</v>
       </c>
       <c r="H243" t="s">
         <v>43</v>
       </c>
       <c r="I243" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C244" t="s">
+        <v>667</v>
+      </c>
+      <c r="D244" t="s">
+        <v>10</v>
+      </c>
+      <c r="E244" t="s">
+        <v>11</v>
+      </c>
+      <c r="G244" t="s">
+        <v>13</v>
+      </c>
+      <c r="H244" t="s">
+        <v>668</v>
+      </c>
+      <c r="I244" t="s">
         <v>669</v>
-      </c>
-[...16 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245">
         <v>419</v>
       </c>
       <c r="C245" t="s">
+        <v>670</v>
+      </c>
+      <c r="D245" t="s">
+        <v>10</v>
+      </c>
+      <c r="E245" t="s">
+        <v>11</v>
+      </c>
+      <c r="F245" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>668</v>
       </c>
       <c r="G245" t="s">
         <v>13</v>
       </c>
       <c r="H245" t="s">
         <v>43</v>
       </c>
       <c r="I245" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C246" t="s">
         <v>672</v>
       </c>
       <c r="D246" t="s">
         <v>10</v>
       </c>
       <c r="E246" t="s">
         <v>11</v>
       </c>
       <c r="F246" t="s">
         <v>673</v>
       </c>
       <c r="G246" t="s">
-        <v>219</v>
+        <v>13</v>
       </c>
       <c r="H246" t="s">
-        <v>674</v>
+        <v>43</v>
       </c>
       <c r="I246" t="s">
-        <v>157</v>
+        <v>92</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C247" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="D247" t="s">
         <v>10</v>
       </c>
       <c r="E247" t="s">
         <v>11</v>
       </c>
       <c r="F247" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="G247" t="s">
-        <v>676</v>
+        <v>13</v>
       </c>
       <c r="H247" t="s">
-        <v>635</v>
+        <v>43</v>
       </c>
       <c r="I247" t="s">
-        <v>157</v>
+        <v>31</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248">
         <v>423</v>
       </c>
       <c r="C248" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="D248" t="s">
         <v>10</v>
       </c>
       <c r="E248" t="s">
         <v>11</v>
       </c>
       <c r="F248" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="G248" t="s">
         <v>219</v>
       </c>
       <c r="H248" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="I248" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249">
         <v>423</v>
       </c>
       <c r="C249" t="s">
         <v>678</v>
       </c>
       <c r="D249" t="s">
         <v>10</v>
       </c>
       <c r="E249" t="s">
         <v>11</v>
       </c>
       <c r="F249" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="G249" t="s">
-        <v>13</v>
+        <v>679</v>
       </c>
       <c r="H249" t="s">
         <v>635</v>
       </c>
       <c r="I249" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="C250" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D250" t="s">
         <v>10</v>
       </c>
       <c r="E250" t="s">
         <v>11</v>
       </c>
       <c r="F250" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="G250" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="H250" t="s">
-        <v>381</v>
+        <v>677</v>
       </c>
       <c r="I250" t="s">
-        <v>382</v>
+        <v>157</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="C251" t="s">
         <v>681</v>
       </c>
       <c r="D251" t="s">
         <v>10</v>
       </c>
       <c r="E251" t="s">
         <v>11</v>
       </c>
       <c r="F251" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="G251" t="s">
         <v>13</v>
       </c>
       <c r="H251" t="s">
-        <v>683</v>
+        <v>635</v>
       </c>
       <c r="I251" t="s">
-        <v>237</v>
+        <v>157</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C252" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="D252" t="s">
         <v>10</v>
       </c>
       <c r="E252" t="s">
         <v>11</v>
       </c>
       <c r="F252" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="G252" t="s">
-        <v>605</v>
+        <v>13</v>
       </c>
       <c r="H252" t="s">
-        <v>485</v>
+        <v>381</v>
       </c>
       <c r="I252" t="s">
-        <v>133</v>
+        <v>382</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253">
         <v>430</v>
       </c>
       <c r="C253" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="D253" t="s">
         <v>10</v>
       </c>
       <c r="E253" t="s">
         <v>11</v>
       </c>
       <c r="F253" t="s">
         <v>685</v>
       </c>
       <c r="G253" t="s">
         <v>13</v>
       </c>
       <c r="H253" t="s">
-        <v>248</v>
+        <v>686</v>
       </c>
       <c r="I253" t="s">
-        <v>53</v>
+        <v>237</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254">
         <v>430</v>
       </c>
       <c r="C254" t="s">
         <v>687</v>
       </c>
       <c r="D254" t="s">
         <v>10</v>
       </c>
       <c r="E254" t="s">
         <v>11</v>
       </c>
       <c r="F254" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="G254" t="s">
-        <v>13</v>
+        <v>605</v>
       </c>
       <c r="H254" t="s">
-        <v>381</v>
+        <v>485</v>
       </c>
       <c r="I254" t="s">
-        <v>688</v>
+        <v>133</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255">
         <v>430</v>
       </c>
       <c r="C255" t="s">
         <v>689</v>
       </c>
       <c r="D255" t="s">
         <v>10</v>
       </c>
       <c r="E255" t="s">
         <v>11</v>
       </c>
       <c r="F255" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="G255" t="s">
         <v>13</v>
       </c>
       <c r="H255" t="s">
-        <v>690</v>
+        <v>248</v>
       </c>
       <c r="I255" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256">
         <v>430</v>
       </c>
       <c r="C256" t="s">
+        <v>690</v>
+      </c>
+      <c r="D256" t="s">
+        <v>10</v>
+      </c>
+      <c r="E256" t="s">
+        <v>11</v>
+      </c>
+      <c r="F256" t="s">
+        <v>688</v>
+      </c>
+      <c r="G256" t="s">
+        <v>13</v>
+      </c>
+      <c r="H256" t="s">
+        <v>381</v>
+      </c>
+      <c r="I256" t="s">
         <v>691</v>
-      </c>
-[...16 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257">
         <v>430</v>
       </c>
       <c r="C257" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="D257" t="s">
         <v>10</v>
       </c>
       <c r="E257" t="s">
         <v>11</v>
       </c>
       <c r="F257" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="G257" t="s">
         <v>13</v>
       </c>
       <c r="H257" t="s">
-        <v>324</v>
+        <v>693</v>
       </c>
       <c r="I257" t="s">
-        <v>133</v>
+        <v>67</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258">
         <v>430</v>
       </c>
       <c r="C258" t="s">
+        <v>694</v>
+      </c>
+      <c r="D258" t="s">
+        <v>10</v>
+      </c>
+      <c r="E258" t="s">
+        <v>11</v>
+      </c>
+      <c r="F258" t="s">
+        <v>688</v>
+      </c>
+      <c r="G258" t="s">
+        <v>605</v>
+      </c>
+      <c r="H258" t="s">
         <v>695</v>
       </c>
-      <c r="D258" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I258" t="s">
-        <v>133</v>
+        <v>696</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259">
         <v>430</v>
       </c>
       <c r="C259" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D259" t="s">
         <v>10</v>
       </c>
       <c r="E259" t="s">
         <v>11</v>
       </c>
       <c r="F259" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="G259" t="s">
         <v>13</v>
       </c>
       <c r="H259" t="s">
-        <v>421</v>
+        <v>324</v>
       </c>
       <c r="I259" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260">
         <v>430</v>
       </c>
       <c r="C260" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D260" t="s">
         <v>10</v>
       </c>
       <c r="E260" t="s">
         <v>11</v>
       </c>
       <c r="F260" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="G260" t="s">
-        <v>203</v>
+        <v>13</v>
       </c>
       <c r="H260" t="s">
-        <v>698</v>
+        <v>324</v>
       </c>
       <c r="I260" t="s">
-        <v>241</v>
+        <v>133</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261">
         <v>430</v>
       </c>
       <c r="C261" t="s">
         <v>699</v>
       </c>
       <c r="D261" t="s">
         <v>10</v>
       </c>
       <c r="E261" t="s">
         <v>11</v>
       </c>
       <c r="F261" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="G261" t="s">
-        <v>700</v>
+        <v>13</v>
       </c>
       <c r="H261" t="s">
-        <v>701</v>
+        <v>421</v>
       </c>
       <c r="I261" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262">
         <v>430</v>
       </c>
       <c r="C262" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="D262" t="s">
         <v>10</v>
       </c>
       <c r="E262" t="s">
         <v>11</v>
       </c>
       <c r="F262" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="G262" t="s">
-        <v>148</v>
+        <v>203</v>
       </c>
       <c r="H262" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="I262" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C263" t="s">
+        <v>702</v>
+      </c>
+      <c r="D263" t="s">
+        <v>10</v>
+      </c>
+      <c r="E263" t="s">
+        <v>11</v>
+      </c>
+      <c r="F263" t="s">
+        <v>688</v>
+      </c>
+      <c r="G263" t="s">
+        <v>703</v>
+      </c>
+      <c r="H263" t="s">
         <v>704</v>
       </c>
-      <c r="D263" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I263" t="s">
-        <v>53</v>
+        <v>191</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C264" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="D264" t="s">
         <v>10</v>
       </c>
       <c r="E264" t="s">
         <v>11</v>
       </c>
       <c r="F264" t="s">
-        <v>705</v>
+        <v>688</v>
       </c>
       <c r="G264" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="H264" t="s">
-        <v>43</v>
+        <v>706</v>
       </c>
       <c r="I264" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C265" t="s">
+        <v>707</v>
+      </c>
+      <c r="D265" t="s">
+        <v>10</v>
+      </c>
+      <c r="E265" t="s">
+        <v>11</v>
+      </c>
+      <c r="F265" t="s">
         <v>708</v>
       </c>
-      <c r="D265" t="s">
-[...5 lines deleted...]
-      <c r="F265" t="s">
+      <c r="G265" t="s">
+        <v>605</v>
+      </c>
+      <c r="H265" t="s">
         <v>709</v>
       </c>
-      <c r="G265" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I265" t="s">
-        <v>711</v>
+        <v>53</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C266" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="D266" t="s">
         <v>10</v>
       </c>
       <c r="E266" t="s">
         <v>11</v>
       </c>
       <c r="F266" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="G266" t="s">
         <v>13</v>
       </c>
       <c r="H266" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="I266" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="C267" t="s">
+        <v>711</v>
+      </c>
+      <c r="D267" t="s">
+        <v>10</v>
+      </c>
+      <c r="E267" t="s">
+        <v>11</v>
+      </c>
+      <c r="F267" t="s">
+        <v>712</v>
+      </c>
+      <c r="G267" t="s">
+        <v>13</v>
+      </c>
+      <c r="H267" t="s">
+        <v>713</v>
+      </c>
+      <c r="I267" t="s">
         <v>714</v>
-      </c>
-[...16 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C268" t="s">
+        <v>715</v>
+      </c>
+      <c r="D268" t="s">
+        <v>10</v>
+      </c>
+      <c r="E268" t="s">
+        <v>11</v>
+      </c>
+      <c r="F268" t="s">
         <v>716</v>
       </c>
-      <c r="D268" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G268" t="s">
         <v>13</v>
       </c>
       <c r="H268" t="s">
-        <v>435</v>
+        <v>95</v>
       </c>
       <c r="I268" t="s">
-        <v>436</v>
+        <v>67</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C269" t="s">
+        <v>717</v>
+      </c>
+      <c r="D269" t="s">
+        <v>10</v>
+      </c>
+      <c r="E269" t="s">
+        <v>11</v>
+      </c>
+      <c r="F269" t="s">
+        <v>716</v>
+      </c>
+      <c r="G269" t="s">
+        <v>13</v>
+      </c>
+      <c r="H269" t="s">
+        <v>138</v>
+      </c>
+      <c r="I269" t="s">
         <v>718</v>
-      </c>
-[...16 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="C270" t="s">
+        <v>719</v>
+      </c>
+      <c r="D270" t="s">
+        <v>10</v>
+      </c>
+      <c r="E270" t="s">
+        <v>11</v>
+      </c>
+      <c r="F270" t="s">
         <v>720</v>
       </c>
-      <c r="D270" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G270" t="s">
-        <v>219</v>
+        <v>13</v>
       </c>
       <c r="H270" t="s">
-        <v>273</v>
+        <v>435</v>
       </c>
       <c r="I270" t="s">
-        <v>274</v>
+        <v>436</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="C271" t="s">
+        <v>721</v>
+      </c>
+      <c r="D271" t="s">
+        <v>10</v>
+      </c>
+      <c r="E271" t="s">
+        <v>11</v>
+      </c>
+      <c r="F271" t="s">
         <v>722</v>
       </c>
-      <c r="D271" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G271" t="s">
         <v>13</v>
       </c>
       <c r="H271" t="s">
-        <v>273</v>
+        <v>164</v>
       </c>
       <c r="I271" t="s">
-        <v>274</v>
+        <v>139</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="C272" t="s">
         <v>723</v>
       </c>
       <c r="D272" t="s">
         <v>10</v>
       </c>
       <c r="E272" t="s">
         <v>11</v>
       </c>
       <c r="F272" t="s">
         <v>724</v>
       </c>
       <c r="G272" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="H272" t="s">
-        <v>435</v>
+        <v>273</v>
       </c>
       <c r="I272" t="s">
-        <v>367</v>
+        <v>274</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C273" t="s">
         <v>725</v>
       </c>
       <c r="D273" t="s">
         <v>10</v>
       </c>
       <c r="E273" t="s">
         <v>11</v>
       </c>
       <c r="F273" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="G273" t="s">
         <v>13</v>
       </c>
       <c r="H273" t="s">
-        <v>727</v>
+        <v>273</v>
       </c>
       <c r="I273" t="s">
-        <v>165</v>
+        <v>274</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C274" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="D274" t="s">
         <v>10</v>
       </c>
       <c r="E274" t="s">
         <v>11</v>
       </c>
       <c r="F274" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="G274" t="s">
         <v>13</v>
       </c>
       <c r="H274" t="s">
-        <v>730</v>
+        <v>435</v>
       </c>
       <c r="I274" t="s">
-        <v>731</v>
+        <v>367</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="C275" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="D275" t="s">
         <v>10</v>
       </c>
       <c r="E275" t="s">
         <v>11</v>
       </c>
       <c r="F275" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="G275" t="s">
         <v>13</v>
       </c>
       <c r="H275" t="s">
-        <v>381</v>
+        <v>644</v>
       </c>
       <c r="I275" t="s">
-        <v>382</v>
+        <v>165</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="C276" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="D276" t="s">
         <v>10</v>
       </c>
       <c r="E276" t="s">
         <v>11</v>
       </c>
       <c r="F276" t="s">
+        <v>731</v>
+      </c>
+      <c r="G276" t="s">
+        <v>13</v>
+      </c>
+      <c r="H276" t="s">
+        <v>732</v>
+      </c>
+      <c r="I276" t="s">
         <v>733</v>
-      </c>
-[...7 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277">
         <v>458</v>
       </c>
       <c r="C277" t="s">
+        <v>734</v>
+      </c>
+      <c r="D277" t="s">
+        <v>10</v>
+      </c>
+      <c r="E277" t="s">
+        <v>11</v>
+      </c>
+      <c r="F277" t="s">
         <v>735</v>
       </c>
-      <c r="D277" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G277" t="s">
         <v>13</v>
       </c>
       <c r="H277" t="s">
-        <v>313</v>
+        <v>381</v>
       </c>
       <c r="I277" t="s">
-        <v>31</v>
+        <v>382</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278">
         <v>458</v>
       </c>
       <c r="C278" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="D278" t="s">
         <v>10</v>
       </c>
       <c r="E278" t="s">
         <v>11</v>
       </c>
       <c r="F278" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="G278" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H278" t="s">
-        <v>738</v>
+        <v>307</v>
       </c>
       <c r="I278" t="s">
-        <v>602</v>
+        <v>436</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279">
         <v>458</v>
       </c>
       <c r="C279" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="D279" t="s">
         <v>10</v>
       </c>
       <c r="E279" t="s">
         <v>11</v>
       </c>
       <c r="F279" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="G279" t="s">
         <v>13</v>
       </c>
       <c r="H279" t="s">
-        <v>740</v>
+        <v>313</v>
       </c>
       <c r="I279" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C280" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="D280" t="s">
         <v>10</v>
       </c>
       <c r="E280" t="s">
         <v>11</v>
       </c>
+      <c r="F280" t="s">
+        <v>735</v>
+      </c>
       <c r="G280" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H280" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="I280" t="s">
-        <v>743</v>
+        <v>602</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C281" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="D281" t="s">
         <v>10</v>
       </c>
       <c r="E281" t="s">
         <v>11</v>
       </c>
       <c r="F281" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="G281" t="s">
         <v>13</v>
       </c>
       <c r="H281" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="I281" t="s">
-        <v>747</v>
+        <v>31</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="C282" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="D282" t="s">
         <v>10</v>
       </c>
       <c r="E282" t="s">
         <v>11</v>
       </c>
-      <c r="F282" t="s">
+      <c r="G282" t="s">
+        <v>13</v>
+      </c>
+      <c r="H282" t="s">
+        <v>744</v>
+      </c>
+      <c r="I282" t="s">
         <v>745</v>
-      </c>
-[...7 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283">
         <v>463</v>
       </c>
       <c r="C283" t="s">
+        <v>746</v>
+      </c>
+      <c r="D283" t="s">
+        <v>10</v>
+      </c>
+      <c r="E283" t="s">
+        <v>11</v>
+      </c>
+      <c r="F283" t="s">
+        <v>747</v>
+      </c>
+      <c r="G283" t="s">
+        <v>13</v>
+      </c>
+      <c r="H283" t="s">
+        <v>748</v>
+      </c>
+      <c r="I283" t="s">
         <v>749</v>
-      </c>
-[...16 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="C284" t="s">
         <v>750</v>
       </c>
       <c r="D284" t="s">
         <v>10</v>
       </c>
       <c r="E284" t="s">
         <v>11</v>
       </c>
       <c r="F284" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="G284" t="s">
         <v>13</v>
       </c>
       <c r="H284" t="s">
-        <v>95</v>
+        <v>440</v>
       </c>
       <c r="I284" t="s">
-        <v>53</v>
+        <v>629</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C285" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="D285" t="s">
         <v>10</v>
       </c>
       <c r="E285" t="s">
         <v>11</v>
       </c>
       <c r="F285" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="G285" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="H285" t="s">
-        <v>43</v>
+        <v>313</v>
       </c>
       <c r="I285" t="s">
-        <v>561</v>
+        <v>31</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="C286" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="D286" t="s">
         <v>10</v>
       </c>
       <c r="E286" t="s">
         <v>11</v>
       </c>
       <c r="F286" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="G286" t="s">
         <v>13</v>
       </c>
       <c r="H286" t="s">
-        <v>756</v>
+        <v>95</v>
       </c>
       <c r="I286" t="s">
-        <v>757</v>
+        <v>53</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C287" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="D287" t="s">
         <v>10</v>
       </c>
       <c r="E287" t="s">
         <v>11</v>
       </c>
       <c r="F287" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="G287" t="s">
-        <v>219</v>
+        <v>13</v>
       </c>
       <c r="H287" t="s">
-        <v>760</v>
+        <v>43</v>
       </c>
       <c r="I287" t="s">
-        <v>761</v>
+        <v>561</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C288" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="D288" t="s">
         <v>10</v>
       </c>
       <c r="E288" t="s">
         <v>11</v>
       </c>
       <c r="F288" t="s">
+        <v>757</v>
+      </c>
+      <c r="G288" t="s">
+        <v>13</v>
+      </c>
+      <c r="H288" t="s">
+        <v>758</v>
+      </c>
+      <c r="I288" t="s">
         <v>759</v>
-      </c>
-[...7 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="C289" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="D289" t="s">
         <v>10</v>
       </c>
       <c r="E289" t="s">
         <v>11</v>
       </c>
       <c r="F289" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="G289" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="H289" t="s">
-        <v>66</v>
+        <v>762</v>
       </c>
       <c r="I289" t="s">
-        <v>67</v>
+        <v>763</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="C290" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="D290" t="s">
         <v>10</v>
       </c>
       <c r="E290" t="s">
         <v>11</v>
       </c>
       <c r="F290" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="G290" t="s">
         <v>13</v>
       </c>
       <c r="H290" t="s">
-        <v>58</v>
+        <v>765</v>
       </c>
       <c r="I290" t="s">
-        <v>513</v>
+        <v>766</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="C291" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="D291" t="s">
         <v>10</v>
       </c>
       <c r="E291" t="s">
         <v>11</v>
       </c>
       <c r="F291" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="G291" t="s">
-        <v>771</v>
+        <v>13</v>
       </c>
       <c r="H291" t="s">
-        <v>772</v>
+        <v>66</v>
       </c>
       <c r="I291" t="s">
-        <v>310</v>
+        <v>67</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="C292" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="D292" t="s">
         <v>10</v>
       </c>
       <c r="E292" t="s">
         <v>11</v>
       </c>
       <c r="F292" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="G292" t="s">
         <v>13</v>
       </c>
       <c r="H292" t="s">
-        <v>307</v>
+        <v>58</v>
       </c>
       <c r="I292" t="s">
-        <v>775</v>
+        <v>513</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293">
-        <v>488</v>
+        <v>479</v>
       </c>
       <c r="C293" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="D293" t="s">
         <v>10</v>
       </c>
       <c r="E293" t="s">
         <v>11</v>
       </c>
       <c r="F293" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="G293" t="s">
-        <v>13</v>
+        <v>773</v>
       </c>
       <c r="H293" t="s">
-        <v>43</v>
+        <v>774</v>
       </c>
       <c r="I293" t="s">
-        <v>49</v>
+        <v>310</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="C294" t="s">
-        <v>494</v>
+        <v>775</v>
       </c>
       <c r="D294" t="s">
         <v>10</v>
       </c>
       <c r="E294" t="s">
         <v>11</v>
       </c>
       <c r="F294" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="G294" t="s">
         <v>13</v>
       </c>
       <c r="H294" t="s">
-        <v>164</v>
+        <v>307</v>
       </c>
       <c r="I294" t="s">
-        <v>165</v>
+        <v>777</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="C295" t="s">
+        <v>778</v>
+      </c>
+      <c r="D295" t="s">
+        <v>10</v>
+      </c>
+      <c r="E295" t="s">
+        <v>11</v>
+      </c>
+      <c r="F295" t="s">
         <v>779</v>
       </c>
-      <c r="D295" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G295" t="s">
-        <v>219</v>
+        <v>13</v>
       </c>
       <c r="H295" t="s">
-        <v>149</v>
+        <v>43</v>
       </c>
       <c r="I295" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296">
+        <v>489</v>
+      </c>
+      <c r="C296" t="s">
         <v>494</v>
       </c>
-      <c r="C296" t="s">
+      <c r="D296" t="s">
+        <v>10</v>
+      </c>
+      <c r="E296" t="s">
+        <v>11</v>
+      </c>
+      <c r="F296" t="s">
         <v>780</v>
       </c>
-      <c r="D296" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G296" t="s">
         <v>13</v>
       </c>
       <c r="H296" t="s">
-        <v>43</v>
+        <v>164</v>
       </c>
       <c r="I296" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="C297" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="D297" t="s">
         <v>10</v>
       </c>
       <c r="E297" t="s">
         <v>11</v>
       </c>
       <c r="F297" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="G297" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="H297" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="I297" t="s">
-        <v>81</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="C298" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="D298" t="s">
         <v>10</v>
       </c>
       <c r="E298" t="s">
         <v>11</v>
       </c>
       <c r="F298" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="G298" t="s">
         <v>13</v>
       </c>
       <c r="H298" t="s">
-        <v>421</v>
+        <v>43</v>
       </c>
       <c r="I298" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="C299" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="D299" t="s">
         <v>10</v>
       </c>
       <c r="E299" t="s">
         <v>11</v>
       </c>
       <c r="F299" t="s">
         <v>785</v>
       </c>
       <c r="G299" t="s">
         <v>13</v>
       </c>
       <c r="H299" t="s">
-        <v>421</v>
+        <v>80</v>
       </c>
       <c r="I299" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="C300" t="s">
+        <v>786</v>
+      </c>
+      <c r="D300" t="s">
+        <v>10</v>
+      </c>
+      <c r="E300" t="s">
+        <v>11</v>
+      </c>
+      <c r="F300" t="s">
         <v>787</v>
       </c>
-      <c r="D300" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G300" t="s">
         <v>13</v>
       </c>
       <c r="H300" t="s">
-        <v>789</v>
+        <v>421</v>
       </c>
       <c r="I300" t="s">
-        <v>265</v>
+        <v>53</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="C301" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="D301" t="s">
         <v>10</v>
       </c>
       <c r="E301" t="s">
         <v>11</v>
       </c>
       <c r="F301" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="G301" t="s">
         <v>13</v>
       </c>
       <c r="H301" t="s">
-        <v>791</v>
+        <v>421</v>
       </c>
       <c r="I301" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C302" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="D302" t="s">
         <v>10</v>
       </c>
       <c r="E302" t="s">
         <v>11</v>
       </c>
       <c r="F302" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="G302" t="s">
         <v>13</v>
       </c>
       <c r="H302" t="s">
-        <v>43</v>
+        <v>791</v>
       </c>
       <c r="I302" t="s">
-        <v>31</v>
+        <v>265</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C303" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="D303" t="s">
         <v>10</v>
       </c>
       <c r="E303" t="s">
         <v>11</v>
       </c>
       <c r="F303" t="s">
+        <v>790</v>
+      </c>
+      <c r="G303" t="s">
+        <v>13</v>
+      </c>
+      <c r="H303" t="s">
         <v>793</v>
       </c>
-      <c r="G303" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I303" t="s">
-        <v>237</v>
+        <v>92</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="C304" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="D304" t="s">
         <v>10</v>
       </c>
       <c r="E304" t="s">
         <v>11</v>
       </c>
       <c r="F304" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="G304" t="s">
         <v>13</v>
       </c>
       <c r="H304" t="s">
-        <v>798</v>
+        <v>43</v>
       </c>
       <c r="I304" t="s">
-        <v>310</v>
+        <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="C305" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="D305" t="s">
         <v>10</v>
       </c>
       <c r="E305" t="s">
         <v>11</v>
       </c>
       <c r="F305" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="G305" t="s">
         <v>13</v>
       </c>
       <c r="H305" t="s">
-        <v>421</v>
+        <v>797</v>
       </c>
       <c r="I305" t="s">
-        <v>561</v>
+        <v>237</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C306" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="D306" t="s">
         <v>10</v>
       </c>
       <c r="E306" t="s">
         <v>11</v>
       </c>
       <c r="F306" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="G306" t="s">
         <v>13</v>
       </c>
       <c r="H306" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="I306" t="s">
-        <v>804</v>
+        <v>310</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="C307" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="D307" t="s">
         <v>10</v>
       </c>
       <c r="E307" t="s">
         <v>11</v>
       </c>
       <c r="F307" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="G307" t="s">
         <v>13</v>
       </c>
       <c r="H307" t="s">
-        <v>807</v>
+        <v>421</v>
       </c>
       <c r="I307" t="s">
-        <v>165</v>
+        <v>561</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="C308" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="D308" t="s">
         <v>10</v>
       </c>
       <c r="E308" t="s">
         <v>11</v>
       </c>
       <c r="F308" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="G308" t="s">
         <v>13</v>
       </c>
       <c r="H308" t="s">
-        <v>43</v>
+        <v>805</v>
       </c>
       <c r="I308" t="s">
-        <v>31</v>
+        <v>806</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309">
-        <v>536</v>
+        <v>514</v>
       </c>
       <c r="C309" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="D309" t="s">
         <v>10</v>
       </c>
       <c r="E309" t="s">
         <v>11</v>
       </c>
       <c r="F309" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="G309" t="s">
         <v>13</v>
       </c>
       <c r="H309" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="I309" t="s">
-        <v>425</v>
+        <v>165</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310">
-        <v>536</v>
+        <v>525</v>
       </c>
       <c r="C310" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="D310" t="s">
         <v>10</v>
       </c>
       <c r="E310" t="s">
         <v>11</v>
       </c>
       <c r="F310" t="s">
         <v>811</v>
       </c>
       <c r="G310" t="s">
-        <v>291</v>
+        <v>13</v>
       </c>
       <c r="H310" t="s">
-        <v>814</v>
+        <v>43</v>
       </c>
       <c r="I310" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="C311" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="D311" t="s">
         <v>10</v>
       </c>
       <c r="E311" t="s">
         <v>11</v>
       </c>
       <c r="F311" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="G311" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="H311" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="I311" t="s">
-        <v>818</v>
+        <v>425</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C312" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="D312" t="s">
         <v>10</v>
       </c>
       <c r="E312" t="s">
         <v>11</v>
       </c>
       <c r="F312" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="G312" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="H312" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="I312" t="s">
-        <v>165</v>
+        <v>31</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="C313" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="D313" t="s">
         <v>10</v>
       </c>
       <c r="E313" t="s">
         <v>11</v>
       </c>
       <c r="F313" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="G313" t="s">
-        <v>13</v>
+        <v>155</v>
       </c>
       <c r="H313" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="I313" t="s">
-        <v>367</v>
+        <v>820</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314">
         <v>542</v>
       </c>
       <c r="C314" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="D314" t="s">
         <v>10</v>
       </c>
       <c r="E314" t="s">
         <v>11</v>
       </c>
       <c r="F314" t="s">
+        <v>822</v>
+      </c>
+      <c r="G314" t="s">
+        <v>13</v>
+      </c>
+      <c r="H314" t="s">
         <v>823</v>
       </c>
-      <c r="G314" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I314" t="s">
-        <v>19</v>
+        <v>165</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="C315" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="D315" t="s">
         <v>10</v>
       </c>
       <c r="E315" t="s">
         <v>11</v>
       </c>
       <c r="F315" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="G315" t="s">
-        <v>700</v>
+        <v>13</v>
       </c>
       <c r="H315" t="s">
-        <v>190</v>
+        <v>826</v>
       </c>
       <c r="I315" t="s">
-        <v>191</v>
+        <v>367</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="C316" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D316" t="s">
         <v>10</v>
       </c>
       <c r="E316" t="s">
         <v>11</v>
       </c>
       <c r="F316" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="G316" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="H316" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="I316" t="s">
-        <v>832</v>
+        <v>19</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="C317" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="D317" t="s">
         <v>10</v>
       </c>
       <c r="E317" t="s">
         <v>11</v>
       </c>
       <c r="F317" t="s">
         <v>830</v>
       </c>
       <c r="G317" t="s">
-        <v>13</v>
+        <v>703</v>
       </c>
       <c r="H317" t="s">
-        <v>834</v>
+        <v>190</v>
       </c>
       <c r="I317" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="C318" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="D318" t="s">
         <v>10</v>
       </c>
       <c r="E318" t="s">
         <v>11</v>
       </c>
       <c r="F318" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="G318" t="s">
         <v>13</v>
       </c>
       <c r="H318" t="s">
-        <v>80</v>
+        <v>833</v>
       </c>
       <c r="I318" t="s">
-        <v>81</v>
+        <v>834</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="C319" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="D319" t="s">
         <v>10</v>
       </c>
       <c r="E319" t="s">
         <v>11</v>
       </c>
       <c r="F319" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="G319" t="s">
         <v>13</v>
       </c>
       <c r="H319" t="s">
-        <v>610</v>
+        <v>836</v>
       </c>
       <c r="I319" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C320" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="D320" t="s">
         <v>10</v>
       </c>
       <c r="E320" t="s">
         <v>11</v>
       </c>
       <c r="F320" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="G320" t="s">
         <v>13</v>
       </c>
       <c r="H320" t="s">
-        <v>417</v>
+        <v>80</v>
       </c>
       <c r="I320" t="s">
-        <v>165</v>
+        <v>81</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="C321" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="D321" t="s">
         <v>10</v>
       </c>
       <c r="E321" t="s">
         <v>11</v>
       </c>
       <c r="F321" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="G321" t="s">
         <v>13</v>
       </c>
       <c r="H321" t="s">
-        <v>43</v>
+        <v>610</v>
       </c>
       <c r="I321" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="C322" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="D322" t="s">
         <v>10</v>
       </c>
       <c r="E322" t="s">
         <v>11</v>
       </c>
       <c r="F322" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="G322" t="s">
         <v>13</v>
       </c>
       <c r="H322" t="s">
-        <v>388</v>
+        <v>417</v>
       </c>
       <c r="I322" t="s">
-        <v>845</v>
+        <v>165</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="C323" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="D323" t="s">
         <v>10</v>
       </c>
       <c r="E323" t="s">
         <v>11</v>
       </c>
       <c r="F323" t="s">
         <v>844</v>
       </c>
       <c r="G323" t="s">
         <v>13</v>
       </c>
       <c r="H323" t="s">
-        <v>313</v>
+        <v>43</v>
       </c>
       <c r="I323" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324">
         <v>571</v>
       </c>
       <c r="C324" t="s">
+        <v>845</v>
+      </c>
+      <c r="D324" t="s">
+        <v>10</v>
+      </c>
+      <c r="E324" t="s">
+        <v>11</v>
+      </c>
+      <c r="F324" t="s">
+        <v>846</v>
+      </c>
+      <c r="G324" t="s">
+        <v>13</v>
+      </c>
+      <c r="H324" t="s">
+        <v>388</v>
+      </c>
+      <c r="I324" t="s">
         <v>847</v>
-      </c>
-[...16 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325">
         <v>571</v>
       </c>
       <c r="C325" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="D325" t="s">
         <v>10</v>
       </c>
       <c r="E325" t="s">
         <v>11</v>
       </c>
       <c r="F325" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="G325" t="s">
         <v>13</v>
       </c>
       <c r="H325" t="s">
-        <v>850</v>
+        <v>313</v>
       </c>
       <c r="I325" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326">
         <v>571</v>
       </c>
       <c r="C326" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="D326" t="s">
         <v>10</v>
       </c>
       <c r="E326" t="s">
         <v>11</v>
       </c>
       <c r="F326" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="G326" t="s">
         <v>13</v>
       </c>
       <c r="H326" t="s">
-        <v>164</v>
+        <v>850</v>
       </c>
       <c r="I326" t="s">
-        <v>139</v>
+        <v>513</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C327" t="s">
+        <v>851</v>
+      </c>
+      <c r="D327" t="s">
+        <v>10</v>
+      </c>
+      <c r="E327" t="s">
+        <v>11</v>
+      </c>
+      <c r="F327" t="s">
+        <v>846</v>
+      </c>
+      <c r="G327" t="s">
+        <v>13</v>
+      </c>
+      <c r="H327" t="s">
         <v>852</v>
       </c>
-      <c r="D327" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I327" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="C328" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="D328" t="s">
         <v>10</v>
       </c>
       <c r="E328" t="s">
         <v>11</v>
       </c>
       <c r="F328" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="G328" t="s">
-        <v>856</v>
+        <v>13</v>
       </c>
       <c r="H328" t="s">
-        <v>857</v>
+        <v>164</v>
       </c>
       <c r="I328" t="s">
-        <v>237</v>
+        <v>139</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="C329" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="D329" t="s">
         <v>10</v>
       </c>
       <c r="E329" t="s">
         <v>11</v>
       </c>
       <c r="F329" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="G329" t="s">
         <v>13</v>
       </c>
       <c r="H329" t="s">
-        <v>381</v>
+        <v>80</v>
       </c>
       <c r="I329" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330">
         <v>576</v>
       </c>
       <c r="C330" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="D330" t="s">
         <v>10</v>
       </c>
       <c r="E330" t="s">
         <v>11</v>
       </c>
       <c r="F330" t="s">
+        <v>857</v>
+      </c>
+      <c r="G330" t="s">
+        <v>858</v>
+      </c>
+      <c r="H330" t="s">
         <v>859</v>
       </c>
-      <c r="G330" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I330" t="s">
-        <v>139</v>
+        <v>237</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331">
         <v>576</v>
       </c>
       <c r="C331" t="s">
+        <v>860</v>
+      </c>
+      <c r="D331" t="s">
+        <v>10</v>
+      </c>
+      <c r="E331" t="s">
+        <v>11</v>
+      </c>
+      <c r="F331" t="s">
         <v>861</v>
       </c>
-      <c r="D331" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G331" t="s">
         <v>13</v>
       </c>
       <c r="H331" t="s">
-        <v>862</v>
+        <v>381</v>
       </c>
       <c r="I331" t="s">
-        <v>863</v>
+        <v>126</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332">
         <v>576</v>
       </c>
       <c r="C332" t="s">
+        <v>862</v>
+      </c>
+      <c r="D332" t="s">
+        <v>10</v>
+      </c>
+      <c r="E332" t="s">
+        <v>11</v>
+      </c>
+      <c r="F332" t="s">
         <v>861</v>
       </c>
-      <c r="D332" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G332" t="s">
         <v>13</v>
       </c>
       <c r="H332" t="s">
-        <v>864</v>
+        <v>138</v>
       </c>
       <c r="I332" t="s">
-        <v>255</v>
+        <v>139</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333">
         <v>576</v>
       </c>
       <c r="C333" t="s">
+        <v>863</v>
+      </c>
+      <c r="D333" t="s">
+        <v>10</v>
+      </c>
+      <c r="E333" t="s">
+        <v>11</v>
+      </c>
+      <c r="F333" t="s">
+        <v>861</v>
+      </c>
+      <c r="G333" t="s">
+        <v>13</v>
+      </c>
+      <c r="H333" t="s">
+        <v>864</v>
+      </c>
+      <c r="I333" t="s">
         <v>865</v>
-      </c>
-[...16 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334">
         <v>576</v>
       </c>
       <c r="C334" t="s">
+        <v>863</v>
+      </c>
+      <c r="D334" t="s">
+        <v>10</v>
+      </c>
+      <c r="E334" t="s">
+        <v>11</v>
+      </c>
+      <c r="F334" t="s">
+        <v>861</v>
+      </c>
+      <c r="G334" t="s">
+        <v>13</v>
+      </c>
+      <c r="H334" t="s">
         <v>866</v>
       </c>
-      <c r="D334" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I334" t="s">
-        <v>81</v>
+        <v>255</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C335" t="s">
         <v>867</v>
       </c>
       <c r="D335" t="s">
         <v>10</v>
       </c>
       <c r="E335" t="s">
         <v>11</v>
       </c>
       <c r="F335" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="G335" t="s">
-        <v>219</v>
+        <v>13</v>
       </c>
       <c r="H335" t="s">
-        <v>869</v>
+        <v>80</v>
       </c>
       <c r="I335" t="s">
-        <v>165</v>
+        <v>81</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C336" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D336" t="s">
         <v>10</v>
       </c>
       <c r="E336" t="s">
         <v>11</v>
       </c>
       <c r="F336" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="G336" t="s">
         <v>13</v>
       </c>
       <c r="H336" t="s">
-        <v>870</v>
+        <v>80</v>
       </c>
       <c r="I336" t="s">
-        <v>871</v>
+        <v>81</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C337" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="D337" t="s">
         <v>10</v>
       </c>
       <c r="E337" t="s">
         <v>11</v>
       </c>
       <c r="F337" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="G337" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="H337" t="s">
-        <v>30</v>
+        <v>871</v>
       </c>
       <c r="I337" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C338" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="D338" t="s">
         <v>10</v>
       </c>
       <c r="E338" t="s">
         <v>11</v>
       </c>
       <c r="F338" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="G338" t="s">
         <v>13</v>
       </c>
       <c r="H338" t="s">
-        <v>381</v>
+        <v>872</v>
       </c>
       <c r="I338" t="s">
-        <v>382</v>
+        <v>873</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339">
         <v>581</v>
       </c>
       <c r="C339" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="D339" t="s">
         <v>10</v>
       </c>
       <c r="E339" t="s">
         <v>11</v>
       </c>
       <c r="F339" t="s">
         <v>875</v>
       </c>
       <c r="G339" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="H339" t="s">
-        <v>877</v>
+        <v>30</v>
       </c>
       <c r="I339" t="s">
-        <v>576</v>
+        <v>31</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C340" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="D340" t="s">
         <v>10</v>
       </c>
       <c r="E340" t="s">
         <v>11</v>
       </c>
       <c r="F340" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="G340" t="s">
-        <v>291</v>
+        <v>13</v>
       </c>
       <c r="H340" t="s">
-        <v>880</v>
+        <v>381</v>
       </c>
       <c r="I340" t="s">
-        <v>92</v>
+        <v>382</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="C341" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="D341" t="s">
         <v>10</v>
       </c>
       <c r="E341" t="s">
         <v>11</v>
       </c>
       <c r="F341" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
       <c r="G341" t="s">
-        <v>219</v>
+        <v>76</v>
       </c>
       <c r="H341" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="I341" t="s">
-        <v>7</v>
+        <v>576</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342">
-        <v>603</v>
+        <v>587</v>
       </c>
       <c r="C342" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="D342" t="s">
         <v>10</v>
       </c>
       <c r="E342" t="s">
         <v>11</v>
       </c>
       <c r="F342" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="G342" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="H342" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="I342" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343">
-        <v>607</v>
+        <v>590</v>
       </c>
       <c r="C343" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="D343" t="s">
         <v>10</v>
       </c>
       <c r="E343" t="s">
         <v>11</v>
       </c>
       <c r="F343" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="G343" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="H343" t="s">
-        <v>80</v>
+        <v>885</v>
       </c>
       <c r="I343" t="s">
-        <v>81</v>
+        <v>7</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="C344" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="D344" t="s">
         <v>10</v>
       </c>
       <c r="E344" t="s">
         <v>11</v>
       </c>
       <c r="F344" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="G344" t="s">
         <v>13</v>
       </c>
       <c r="H344" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="I344" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C345" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="D345" t="s">
         <v>10</v>
       </c>
       <c r="E345" t="s">
         <v>11</v>
       </c>
       <c r="F345" t="s">
         <v>890</v>
       </c>
       <c r="G345" t="s">
         <v>13</v>
       </c>
       <c r="H345" t="s">
-        <v>421</v>
+        <v>80</v>
       </c>
       <c r="I345" t="s">
-        <v>165</v>
+        <v>81</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="C346" t="s">
+        <v>891</v>
+      </c>
+      <c r="D346" t="s">
+        <v>10</v>
+      </c>
+      <c r="E346" t="s">
+        <v>11</v>
+      </c>
+      <c r="F346" t="s">
+        <v>892</v>
+      </c>
+      <c r="G346" t="s">
+        <v>13</v>
+      </c>
+      <c r="H346" t="s">
         <v>893</v>
       </c>
-      <c r="D346" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I346" t="s">
-        <v>165</v>
+        <v>92</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="C347" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="D347" t="s">
         <v>10</v>
       </c>
       <c r="E347" t="s">
         <v>11</v>
       </c>
       <c r="F347" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="G347" t="s">
         <v>13</v>
       </c>
       <c r="H347" t="s">
-        <v>313</v>
+        <v>421</v>
       </c>
       <c r="I347" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="C348" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="D348" t="s">
         <v>10</v>
       </c>
       <c r="E348" t="s">
         <v>11</v>
       </c>
       <c r="F348" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="G348" t="s">
         <v>13</v>
       </c>
       <c r="H348" t="s">
-        <v>80</v>
+        <v>421</v>
       </c>
       <c r="I348" t="s">
-        <v>81</v>
+        <v>165</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="C349" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="D349" t="s">
         <v>10</v>
       </c>
       <c r="E349" t="s">
         <v>11</v>
       </c>
       <c r="F349" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="G349" t="s">
         <v>13</v>
       </c>
       <c r="H349" t="s">
-        <v>22</v>
+        <v>313</v>
       </c>
       <c r="I349" t="s">
-        <v>626</v>
+        <v>31</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350">
-        <v>643</v>
+        <v>620</v>
       </c>
       <c r="C350" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="D350" t="s">
         <v>10</v>
       </c>
       <c r="E350" t="s">
         <v>11</v>
       </c>
       <c r="F350" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="G350" t="s">
         <v>13</v>
       </c>
       <c r="H350" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="I350" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351">
-        <v>643</v>
+        <v>635</v>
       </c>
       <c r="C351" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="D351" t="s">
         <v>10</v>
       </c>
       <c r="E351" t="s">
         <v>11</v>
       </c>
       <c r="F351" t="s">
         <v>902</v>
       </c>
       <c r="G351" t="s">
         <v>13</v>
       </c>
       <c r="H351" t="s">
-        <v>388</v>
+        <v>22</v>
       </c>
       <c r="I351" t="s">
-        <v>31</v>
+        <v>626</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352">
         <v>643</v>
       </c>
       <c r="C352" t="s">
+        <v>903</v>
+      </c>
+      <c r="D352" t="s">
+        <v>10</v>
+      </c>
+      <c r="E352" t="s">
+        <v>11</v>
+      </c>
+      <c r="F352" t="s">
         <v>904</v>
       </c>
-      <c r="D352" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G352" t="s">
         <v>13</v>
       </c>
       <c r="H352" t="s">
-        <v>381</v>
+        <v>38</v>
       </c>
       <c r="I352" t="s">
-        <v>382</v>
+        <v>31</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353">
         <v>643</v>
       </c>
       <c r="C353" t="s">
         <v>905</v>
       </c>
       <c r="D353" t="s">
         <v>10</v>
       </c>
       <c r="E353" t="s">
         <v>11</v>
       </c>
       <c r="F353" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="G353" t="s">
         <v>13</v>
       </c>
       <c r="H353" t="s">
-        <v>906</v>
+        <v>388</v>
       </c>
       <c r="I353" t="s">
-        <v>139</v>
+        <v>31</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354">
         <v>643</v>
       </c>
       <c r="C354" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="D354" t="s">
         <v>10</v>
       </c>
       <c r="E354" t="s">
         <v>11</v>
       </c>
       <c r="F354" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="G354" t="s">
         <v>13</v>
       </c>
       <c r="H354" t="s">
-        <v>43</v>
+        <v>381</v>
       </c>
       <c r="I354" t="s">
-        <v>49</v>
+        <v>382</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355">
         <v>643</v>
       </c>
       <c r="C355" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="D355" t="s">
         <v>10</v>
       </c>
       <c r="E355" t="s">
         <v>11</v>
       </c>
       <c r="F355" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="G355" t="s">
         <v>13</v>
       </c>
       <c r="H355" t="s">
-        <v>388</v>
+        <v>908</v>
       </c>
       <c r="I355" t="s">
-        <v>910</v>
+        <v>139</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356">
         <v>643</v>
       </c>
       <c r="C356" t="s">
         <v>909</v>
       </c>
       <c r="D356" t="s">
         <v>10</v>
       </c>
       <c r="E356" t="s">
         <v>11</v>
       </c>
       <c r="F356" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="G356" t="s">
         <v>13</v>
       </c>
       <c r="H356" t="s">
-        <v>911</v>
+        <v>43</v>
       </c>
       <c r="I356" t="s">
-        <v>912</v>
+        <v>49</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357">
         <v>643</v>
       </c>
       <c r="C357" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="D357" t="s">
         <v>10</v>
       </c>
       <c r="E357" t="s">
         <v>11</v>
       </c>
       <c r="F357" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="G357" t="s">
-        <v>605</v>
+        <v>13</v>
       </c>
       <c r="H357" t="s">
-        <v>156</v>
+        <v>388</v>
       </c>
       <c r="I357" t="s">
-        <v>288</v>
+        <v>912</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="C358" t="s">
+        <v>911</v>
+      </c>
+      <c r="D358" t="s">
+        <v>10</v>
+      </c>
+      <c r="E358" t="s">
+        <v>11</v>
+      </c>
+      <c r="F358" t="s">
+        <v>904</v>
+      </c>
+      <c r="G358" t="s">
+        <v>13</v>
+      </c>
+      <c r="H358" t="s">
+        <v>913</v>
+      </c>
+      <c r="I358" t="s">
         <v>914</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="C359" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="D359" t="s">
         <v>10</v>
       </c>
       <c r="E359" t="s">
         <v>11</v>
       </c>
       <c r="F359" t="s">
-        <v>917</v>
+        <v>904</v>
       </c>
       <c r="G359" t="s">
-        <v>13</v>
+        <v>605</v>
       </c>
       <c r="H359" t="s">
-        <v>918</v>
+        <v>156</v>
       </c>
       <c r="I359" t="s">
-        <v>919</v>
+        <v>288</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="C360" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="D360" t="s">
         <v>10</v>
       </c>
       <c r="E360" t="s">
         <v>11</v>
       </c>
       <c r="F360" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="G360" t="s">
         <v>13</v>
       </c>
       <c r="H360" t="s">
-        <v>922</v>
+        <v>624</v>
       </c>
       <c r="I360" t="s">
-        <v>255</v>
+        <v>150</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361">
-        <v>662</v>
+        <v>648</v>
       </c>
       <c r="C361" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="D361" t="s">
         <v>10</v>
       </c>
       <c r="E361" t="s">
         <v>11</v>
       </c>
       <c r="F361" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="G361" t="s">
         <v>13</v>
       </c>
       <c r="H361" t="s">
-        <v>164</v>
+        <v>920</v>
       </c>
       <c r="I361" t="s">
-        <v>139</v>
+        <v>921</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="C362" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="D362" t="s">
         <v>10</v>
       </c>
       <c r="E362" t="s">
         <v>11</v>
       </c>
       <c r="F362" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="G362" t="s">
         <v>13</v>
       </c>
       <c r="H362" t="s">
-        <v>635</v>
+        <v>924</v>
       </c>
       <c r="I362" t="s">
-        <v>157</v>
+        <v>255</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="C363" t="s">
-        <v>927</v>
+        <v>925</v>
       </c>
       <c r="D363" t="s">
         <v>10</v>
       </c>
       <c r="E363" t="s">
         <v>11</v>
       </c>
       <c r="F363" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="G363" t="s">
         <v>13</v>
       </c>
       <c r="H363" t="s">
-        <v>929</v>
+        <v>164</v>
       </c>
       <c r="I363" t="s">
-        <v>49</v>
+        <v>139</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364">
         <v>671</v>
       </c>
       <c r="C364" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="D364" t="s">
         <v>10</v>
       </c>
       <c r="E364" t="s">
         <v>11</v>
+      </c>
+      <c r="F364" t="s">
+        <v>928</v>
       </c>
       <c r="G364" t="s">
         <v>13</v>
       </c>
       <c r="H364" t="s">
         <v>635</v>
       </c>
       <c r="I364" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="C365" t="s">
+        <v>929</v>
+      </c>
+      <c r="D365" t="s">
+        <v>10</v>
+      </c>
+      <c r="E365" t="s">
+        <v>11</v>
+      </c>
+      <c r="F365" t="s">
+        <v>930</v>
+      </c>
+      <c r="G365" t="s">
+        <v>13</v>
+      </c>
+      <c r="H365" t="s">
         <v>931</v>
       </c>
-      <c r="D365" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I365" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366">
-        <v>684</v>
+        <v>671</v>
       </c>
       <c r="C366" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="D366" t="s">
         <v>10</v>
       </c>
       <c r="E366" t="s">
         <v>11</v>
       </c>
-      <c r="F366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G366" t="s">
         <v>13</v>
       </c>
       <c r="H366" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
       <c r="I366" t="s">
-        <v>185</v>
+        <v>157</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367">
-        <v>694</v>
+        <v>672</v>
       </c>
       <c r="C367" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="D367" t="s">
         <v>10</v>
       </c>
       <c r="E367" t="s">
         <v>11</v>
       </c>
       <c r="F367" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="G367" t="s">
-        <v>700</v>
+        <v>219</v>
       </c>
       <c r="H367" t="s">
-        <v>937</v>
+        <v>95</v>
       </c>
       <c r="I367" t="s">
-        <v>938</v>
+        <v>67</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368">
-        <v>700</v>
+        <v>684</v>
       </c>
       <c r="C368" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="D368" t="s">
         <v>10</v>
       </c>
       <c r="E368" t="s">
         <v>11</v>
       </c>
       <c r="F368" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="G368" t="s">
         <v>13</v>
       </c>
       <c r="H368" t="s">
         <v>624</v>
       </c>
       <c r="I368" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369">
-        <v>702</v>
+        <v>694</v>
       </c>
       <c r="C369" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="D369" t="s">
         <v>10</v>
       </c>
       <c r="E369" t="s">
         <v>11</v>
       </c>
       <c r="F369" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="G369" t="s">
-        <v>13</v>
+        <v>703</v>
       </c>
       <c r="H369" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="I369" t="s">
-        <v>31</v>
+        <v>940</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="C370" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="D370" t="s">
         <v>10</v>
       </c>
       <c r="E370" t="s">
         <v>11</v>
       </c>
       <c r="F370" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="G370" t="s">
         <v>13</v>
       </c>
       <c r="H370" t="s">
-        <v>80</v>
+        <v>624</v>
       </c>
       <c r="I370" t="s">
-        <v>81</v>
+        <v>150</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="C371" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="D371" t="s">
         <v>10</v>
       </c>
       <c r="E371" t="s">
         <v>11</v>
       </c>
       <c r="F371" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="G371" t="s">
         <v>13</v>
       </c>
       <c r="H371" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="I371" t="s">
-        <v>949</v>
+        <v>31</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="C372" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="D372" t="s">
         <v>10</v>
       </c>
       <c r="E372" t="s">
         <v>11</v>
       </c>
       <c r="F372" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="G372" t="s">
         <v>13</v>
       </c>
       <c r="H372" t="s">
-        <v>952</v>
+        <v>80</v>
       </c>
       <c r="I372" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373">
-        <v>724</v>
+        <v>705</v>
       </c>
       <c r="C373" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="D373" t="s">
         <v>10</v>
       </c>
       <c r="E373" t="s">
         <v>11</v>
       </c>
       <c r="F373" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="G373" t="s">
-        <v>569</v>
+        <v>13</v>
       </c>
       <c r="H373" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="I373" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374">
-        <v>728</v>
+        <v>710</v>
       </c>
       <c r="C374" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="D374" t="s">
         <v>10</v>
       </c>
       <c r="E374" t="s">
         <v>11</v>
       </c>
       <c r="F374" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="G374" t="s">
         <v>13</v>
       </c>
       <c r="H374" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="I374" t="s">
-        <v>414</v>
+        <v>31</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="C375" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="D375" t="s">
         <v>10</v>
       </c>
       <c r="E375" t="s">
         <v>11</v>
       </c>
       <c r="F375" t="s">
+        <v>956</v>
+      </c>
+      <c r="G375" t="s">
+        <v>569</v>
+      </c>
+      <c r="H375" t="s">
+        <v>957</v>
+      </c>
+      <c r="I375" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="C376" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="D376" t="s">
         <v>10</v>
       </c>
       <c r="E376" t="s">
         <v>11</v>
       </c>
       <c r="F376" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="G376" t="s">
-        <v>219</v>
+        <v>13</v>
       </c>
       <c r="H376" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="I376" t="s">
-        <v>966</v>
+        <v>414</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="C377" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="D377" t="s">
         <v>10</v>
       </c>
       <c r="E377" t="s">
         <v>11</v>
       </c>
       <c r="F377" t="s">
-        <v>968</v>
+        <v>960</v>
       </c>
       <c r="G377" t="s">
         <v>13</v>
       </c>
       <c r="H377" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
       <c r="I377" t="s">
-        <v>970</v>
+        <v>964</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="C378" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="D378" t="s">
         <v>10</v>
       </c>
       <c r="E378" t="s">
         <v>11</v>
       </c>
       <c r="F378" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
       <c r="G378" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="H378" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="I378" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379">
-        <v>748</v>
+        <v>729</v>
       </c>
       <c r="C379" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="D379" t="s">
         <v>10</v>
       </c>
       <c r="E379" t="s">
         <v>11</v>
       </c>
       <c r="F379" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="G379" t="s">
         <v>13</v>
       </c>
       <c r="H379" t="s">
-        <v>88</v>
+        <v>971</v>
       </c>
       <c r="I379" t="s">
-        <v>89</v>
+        <v>972</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380">
-        <v>748</v>
+        <v>733</v>
       </c>
       <c r="C380" t="s">
+        <v>973</v>
+      </c>
+      <c r="D380" t="s">
+        <v>10</v>
+      </c>
+      <c r="E380" t="s">
+        <v>11</v>
+      </c>
+      <c r="F380" t="s">
+        <v>974</v>
+      </c>
+      <c r="G380" t="s">
+        <v>13</v>
+      </c>
+      <c r="H380" t="s">
+        <v>975</v>
+      </c>
+      <c r="I380" t="s">
         <v>976</v>
-      </c>
-[...16 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381">
         <v>748</v>
       </c>
       <c r="C381" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="D381" t="s">
         <v>10</v>
       </c>
       <c r="E381" t="s">
         <v>11</v>
       </c>
       <c r="F381" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="G381" t="s">
-        <v>979</v>
+        <v>13</v>
       </c>
       <c r="H381" t="s">
-        <v>763</v>
+        <v>88</v>
       </c>
       <c r="I381" t="s">
-        <v>980</v>
+        <v>89</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382">
         <v>748</v>
       </c>
       <c r="C382" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="D382" t="s">
         <v>10</v>
       </c>
       <c r="E382" t="s">
         <v>11</v>
       </c>
       <c r="F382" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="G382" t="s">
         <v>13</v>
       </c>
       <c r="H382" t="s">
-        <v>982</v>
+        <v>742</v>
       </c>
       <c r="I382" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="C383" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="D383" t="s">
         <v>10</v>
       </c>
       <c r="E383" t="s">
         <v>11</v>
       </c>
       <c r="F383" t="s">
-        <v>985</v>
+        <v>966</v>
       </c>
       <c r="G383" t="s">
-        <v>219</v>
+        <v>981</v>
       </c>
       <c r="H383" t="s">
-        <v>986</v>
+        <v>765</v>
       </c>
       <c r="I383" t="s">
-        <v>81</v>
+        <v>982</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="C384" t="s">
+        <v>983</v>
+      </c>
+      <c r="D384" t="s">
+        <v>10</v>
+      </c>
+      <c r="E384" t="s">
+        <v>11</v>
+      </c>
+      <c r="F384" t="s">
+        <v>966</v>
+      </c>
+      <c r="G384" t="s">
+        <v>13</v>
+      </c>
+      <c r="H384" t="s">
         <v>984</v>
       </c>
-      <c r="D384" t="s">
-[...5 lines deleted...]
-      <c r="F384" t="s">
+      <c r="I384" t="s">
         <v>985</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="C385" t="s">
+        <v>986</v>
+      </c>
+      <c r="D385" t="s">
+        <v>10</v>
+      </c>
+      <c r="E385" t="s">
+        <v>11</v>
+      </c>
+      <c r="F385" t="s">
         <v>987</v>
       </c>
-      <c r="D385" t="s">
-[...5 lines deleted...]
-      <c r="F385" t="s">
+      <c r="G385" t="s">
+        <v>219</v>
+      </c>
+      <c r="H385" t="s">
         <v>988</v>
       </c>
-      <c r="G385" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I385" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386">
-        <v>761</v>
+        <v>749</v>
       </c>
       <c r="C386" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="D386" t="s">
         <v>10</v>
       </c>
       <c r="E386" t="s">
         <v>11</v>
       </c>
       <c r="F386" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="G386" t="s">
         <v>13</v>
       </c>
       <c r="H386" t="s">
-        <v>469</v>
+        <v>624</v>
       </c>
       <c r="I386" t="s">
-        <v>602</v>
+        <v>185</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="C387" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="D387" t="s">
         <v>10</v>
       </c>
       <c r="E387" t="s">
         <v>11</v>
       </c>
       <c r="F387" t="s">
         <v>990</v>
       </c>
       <c r="G387" t="s">
         <v>13</v>
       </c>
       <c r="H387" t="s">
-        <v>194</v>
+        <v>88</v>
       </c>
       <c r="I387" t="s">
-        <v>195</v>
+        <v>89</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388">
         <v>761</v>
       </c>
       <c r="C388" t="s">
+        <v>991</v>
+      </c>
+      <c r="D388" t="s">
+        <v>10</v>
+      </c>
+      <c r="E388" t="s">
+        <v>11</v>
+      </c>
+      <c r="F388" t="s">
         <v>992</v>
       </c>
-      <c r="D388" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G388" t="s">
         <v>13</v>
       </c>
       <c r="H388" t="s">
-        <v>993</v>
+        <v>469</v>
       </c>
       <c r="I388" t="s">
-        <v>31</v>
+        <v>602</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389">
         <v>761</v>
       </c>
       <c r="C389" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="D389" t="s">
         <v>10</v>
       </c>
       <c r="E389" t="s">
         <v>11</v>
       </c>
       <c r="F389" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="G389" t="s">
         <v>13</v>
       </c>
       <c r="H389" t="s">
-        <v>995</v>
+        <v>194</v>
       </c>
       <c r="I389" t="s">
-        <v>53</v>
+        <v>195</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="C390" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="D390" t="s">
         <v>10</v>
       </c>
       <c r="E390" t="s">
         <v>11</v>
       </c>
       <c r="F390" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="G390" t="s">
-        <v>605</v>
+        <v>13</v>
       </c>
       <c r="H390" t="s">
-        <v>80</v>
+        <v>995</v>
       </c>
       <c r="I390" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391">
-        <v>800</v>
+        <v>761</v>
       </c>
       <c r="C391" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="D391" t="s">
         <v>10</v>
       </c>
       <c r="E391" t="s">
         <v>11</v>
       </c>
       <c r="F391" t="s">
-        <v>999</v>
+        <v>992</v>
       </c>
       <c r="G391" t="s">
         <v>13</v>
       </c>
       <c r="H391" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="I391" t="s">
-        <v>310</v>
+        <v>53</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392">
-        <v>806</v>
+        <v>768</v>
       </c>
       <c r="C392" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="D392" t="s">
         <v>10</v>
       </c>
       <c r="E392" t="s">
         <v>11</v>
       </c>
       <c r="F392" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="G392" t="s">
-        <v>13</v>
+        <v>605</v>
       </c>
       <c r="H392" t="s">
         <v>80</v>
       </c>
       <c r="I392" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="C393" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="D393" t="s">
         <v>10</v>
       </c>
       <c r="E393" t="s">
         <v>11</v>
       </c>
       <c r="F393" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G393" t="s">
+        <v>13</v>
+      </c>
+      <c r="H393" t="s">
         <v>1002</v>
       </c>
-      <c r="G393" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I393" t="s">
-        <v>165</v>
+        <v>310</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="C394" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D394" t="s">
+        <v>10</v>
+      </c>
+      <c r="E394" t="s">
+        <v>11</v>
+      </c>
+      <c r="F394" t="s">
         <v>1004</v>
       </c>
-      <c r="D394" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G394" t="s">
         <v>13</v>
       </c>
       <c r="H394" t="s">
-        <v>388</v>
+        <v>80</v>
       </c>
       <c r="I394" t="s">
-        <v>1006</v>
+        <v>81</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395">
-        <v>826</v>
+        <v>806</v>
       </c>
       <c r="C395" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="D395" t="s">
         <v>10</v>
       </c>
       <c r="E395" t="s">
         <v>11</v>
       </c>
       <c r="F395" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="G395" t="s">
         <v>13</v>
       </c>
       <c r="H395" t="s">
-        <v>149</v>
+        <v>421</v>
       </c>
       <c r="I395" t="s">
-        <v>1009</v>
+        <v>165</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396">
-        <v>835</v>
+        <v>816</v>
       </c>
       <c r="C396" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="D396" t="s">
         <v>10</v>
       </c>
       <c r="E396" t="s">
         <v>11</v>
       </c>
       <c r="F396" t="s">
-        <v>1011</v>
+        <v>1007</v>
       </c>
       <c r="G396" t="s">
-        <v>856</v>
+        <v>13</v>
       </c>
       <c r="H396" t="s">
-        <v>1012</v>
+        <v>388</v>
       </c>
       <c r="I396" t="s">
-        <v>308</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397">
-        <v>840</v>
+        <v>826</v>
       </c>
       <c r="C397" t="s">
-        <v>1013</v>
+        <v>1009</v>
       </c>
       <c r="D397" t="s">
         <v>10</v>
       </c>
       <c r="E397" t="s">
         <v>11</v>
       </c>
       <c r="F397" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="G397" t="s">
         <v>13</v>
       </c>
       <c r="H397" t="s">
-        <v>1015</v>
+        <v>149</v>
       </c>
       <c r="I397" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="C398" t="s">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c r="D398" t="s">
         <v>10</v>
       </c>
       <c r="E398" t="s">
         <v>11</v>
       </c>
       <c r="F398" t="s">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c r="G398" t="s">
-        <v>13</v>
+        <v>858</v>
       </c>
       <c r="H398" t="s">
-        <v>164</v>
+        <v>1014</v>
       </c>
       <c r="I398" t="s">
-        <v>1019</v>
+        <v>308</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="C399" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="D399" t="s">
         <v>10</v>
       </c>
       <c r="E399" t="s">
         <v>11</v>
       </c>
       <c r="F399" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G399" t="s">
+        <v>13</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I399" t="s">
         <v>1018</v>
-      </c>
-[...7 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="C400" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="D400" t="s">
         <v>10</v>
       </c>
       <c r="E400" t="s">
         <v>11</v>
       </c>
       <c r="F400" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="G400" t="s">
         <v>13</v>
       </c>
       <c r="H400" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="I400" t="s">
-        <v>23</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="C401" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="D401" t="s">
         <v>10</v>
       </c>
       <c r="E401" t="s">
         <v>11</v>
       </c>
       <c r="F401" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G401" t="s">
+        <v>13</v>
+      </c>
+      <c r="H401" t="s">
         <v>1023</v>
       </c>
-      <c r="G401" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I401" t="s">
-        <v>47</v>
+        <v>310</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402">
         <v>852</v>
       </c>
       <c r="C402" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="D402" t="s">
         <v>10</v>
       </c>
       <c r="E402" t="s">
         <v>11</v>
       </c>
       <c r="F402" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="G402" t="s">
         <v>13</v>
       </c>
       <c r="H402" t="s">
-        <v>1027</v>
+        <v>149</v>
       </c>
       <c r="I402" t="s">
-        <v>310</v>
+        <v>23</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403">
         <v>852</v>
       </c>
       <c r="C403" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="D403" t="s">
         <v>10</v>
       </c>
       <c r="E403" t="s">
         <v>11</v>
       </c>
       <c r="F403" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="G403" t="s">
         <v>13</v>
       </c>
       <c r="H403" t="s">
-        <v>149</v>
+        <v>1027</v>
       </c>
       <c r="I403" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404">
         <v>852</v>
       </c>
       <c r="C404" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D404" t="s">
+        <v>10</v>
+      </c>
+      <c r="E404" t="s">
+        <v>11</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G404" t="s">
+        <v>13</v>
+      </c>
+      <c r="H404" t="s">
         <v>1029</v>
       </c>
-      <c r="D404" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I404" t="s">
-        <v>31</v>
+        <v>310</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405">
         <v>852</v>
       </c>
       <c r="C405" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
       <c r="D405" t="s">
         <v>10</v>
       </c>
       <c r="E405" t="s">
         <v>11</v>
       </c>
       <c r="F405" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="G405" t="s">
         <v>13</v>
       </c>
       <c r="H405" t="s">
-        <v>1032</v>
+        <v>149</v>
       </c>
       <c r="I405" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406">
         <v>852</v>
       </c>
       <c r="C406" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="D406" t="s">
         <v>10</v>
       </c>
       <c r="E406" t="s">
         <v>11</v>
       </c>
       <c r="F406" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="G406" t="s">
         <v>13</v>
       </c>
       <c r="H406" t="s">
-        <v>313</v>
+        <v>1032</v>
       </c>
       <c r="I406" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407">
-        <v>879</v>
+        <v>852</v>
       </c>
       <c r="C407" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D407" t="s">
+        <v>10</v>
+      </c>
+      <c r="E407" t="s">
+        <v>11</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1025</v>
+      </c>
+      <c r="G407" t="s">
+        <v>13</v>
+      </c>
+      <c r="H407" t="s">
         <v>1034</v>
       </c>
-      <c r="D407" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I407" t="s">
-        <v>1037</v>
+        <v>59</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408">
-        <v>879</v>
+        <v>852</v>
       </c>
       <c r="C408" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="D408" t="s">
         <v>10</v>
       </c>
       <c r="E408" t="s">
         <v>11</v>
       </c>
       <c r="F408" t="s">
-        <v>1039</v>
+        <v>1025</v>
       </c>
       <c r="G408" t="s">
-        <v>700</v>
+        <v>13</v>
       </c>
       <c r="H408" t="s">
-        <v>1040</v>
+        <v>313</v>
       </c>
       <c r="I408" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409">
-        <v>902</v>
+        <v>879</v>
       </c>
       <c r="C409" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
       <c r="D409" t="s">
         <v>10</v>
       </c>
       <c r="E409" t="s">
         <v>11</v>
       </c>
       <c r="F409" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="G409" t="s">
         <v>13</v>
       </c>
       <c r="H409" t="s">
-        <v>22</v>
+        <v>1038</v>
       </c>
       <c r="I409" t="s">
-        <v>626</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410">
-        <v>902</v>
+        <v>879</v>
       </c>
       <c r="C410" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="D410" t="s">
         <v>10</v>
       </c>
       <c r="E410" t="s">
         <v>11</v>
       </c>
       <c r="F410" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G410" t="s">
+        <v>703</v>
+      </c>
+      <c r="H410" t="s">
         <v>1042</v>
       </c>
-      <c r="G410" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I410" t="s">
-        <v>1045</v>
+        <v>31</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411">
-        <v>909</v>
+        <v>902</v>
       </c>
       <c r="C411" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="D411" t="s">
         <v>10</v>
       </c>
       <c r="E411" t="s">
         <v>11</v>
       </c>
       <c r="F411" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="G411" t="s">
-        <v>700</v>
+        <v>13</v>
       </c>
       <c r="H411" t="s">
-        <v>1048</v>
+        <v>22</v>
       </c>
       <c r="I411" t="s">
-        <v>150</v>
+        <v>626</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412">
-        <v>909</v>
+        <v>902</v>
       </c>
       <c r="C412" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="D412" t="s">
         <v>10</v>
       </c>
       <c r="E412" t="s">
         <v>11</v>
       </c>
       <c r="F412" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G412" t="s">
+        <v>13</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I412" t="s">
         <v>1047</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413">
         <v>909</v>
       </c>
       <c r="C413" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D413" t="s">
+        <v>10</v>
+      </c>
+      <c r="E413" t="s">
+        <v>11</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G413" t="s">
+        <v>703</v>
+      </c>
+      <c r="H413" t="s">
         <v>1050</v>
       </c>
-      <c r="D413" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I413" t="s">
-        <v>919</v>
+        <v>150</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414">
         <v>909</v>
       </c>
       <c r="C414" t="s">
         <v>1051</v>
       </c>
       <c r="D414" t="s">
         <v>10</v>
       </c>
       <c r="E414" t="s">
         <v>11</v>
       </c>
       <c r="F414" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="G414" t="s">
         <v>13</v>
       </c>
       <c r="H414" t="s">
         <v>610</v>
       </c>
       <c r="I414" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415">
         <v>909</v>
       </c>
       <c r="C415" t="s">
         <v>1052</v>
       </c>
       <c r="D415" t="s">
         <v>10</v>
       </c>
       <c r="E415" t="s">
         <v>11</v>
       </c>
       <c r="F415" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="G415" t="s">
-        <v>291</v>
+        <v>13</v>
       </c>
       <c r="H415" t="s">
-        <v>1053</v>
+        <v>920</v>
       </c>
       <c r="I415" t="s">
-        <v>31</v>
+        <v>921</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="C416" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="D416" t="s">
         <v>10</v>
       </c>
       <c r="E416" t="s">
         <v>11</v>
       </c>
       <c r="F416" t="s">
-        <v>1055</v>
+        <v>1049</v>
       </c>
       <c r="G416" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H416" t="s">
-        <v>22</v>
+        <v>610</v>
       </c>
       <c r="I416" t="s">
-        <v>626</v>
+        <v>31</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="C417" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="D417" t="s">
         <v>10</v>
       </c>
       <c r="E417" t="s">
         <v>11</v>
       </c>
       <c r="F417" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G417" t="s">
+        <v>291</v>
+      </c>
+      <c r="H417" t="s">
         <v>1055</v>
       </c>
-      <c r="G417" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I417" t="s">
-        <v>410</v>
+        <v>31</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418">
-        <v>953</v>
+        <v>911</v>
       </c>
       <c r="C418" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="D418" t="s">
         <v>10</v>
       </c>
       <c r="E418" t="s">
         <v>11</v>
       </c>
       <c r="F418" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="G418" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H418" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="I418" t="s">
-        <v>1060</v>
+        <v>626</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419">
-        <v>953</v>
+        <v>911</v>
       </c>
       <c r="C419" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="D419" t="s">
         <v>10</v>
       </c>
       <c r="E419" t="s">
         <v>11</v>
       </c>
       <c r="F419" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G419" t="s">
+        <v>13</v>
+      </c>
+      <c r="H419" t="s">
         <v>1059</v>
       </c>
-      <c r="G419" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I419" t="s">
-        <v>165</v>
+        <v>410</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420">
         <v>953</v>
       </c>
       <c r="C420" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D420" t="s">
+        <v>10</v>
+      </c>
+      <c r="E420" t="s">
+        <v>11</v>
+      </c>
+      <c r="F420" t="s">
         <v>1061</v>
       </c>
-      <c r="D420" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G420" t="s">
         <v>13</v>
       </c>
       <c r="H420" t="s">
+        <v>66</v>
+      </c>
+      <c r="I420" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421">
-        <v>1080</v>
+        <v>953</v>
       </c>
       <c r="C421" t="s">
         <v>1063</v>
       </c>
       <c r="D421" t="s">
         <v>10</v>
       </c>
       <c r="E421" t="s">
         <v>11</v>
       </c>
       <c r="F421" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G421" t="s">
+        <v>13</v>
+      </c>
+      <c r="H421" t="s">
         <v>1064</v>
       </c>
-      <c r="G421" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I421" t="s">
-        <v>1066</v>
+        <v>165</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422">
-        <v>1138</v>
+        <v>953</v>
       </c>
       <c r="C422" t="s">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="D422" t="s">
         <v>10</v>
       </c>
       <c r="E422" t="s">
         <v>11</v>
       </c>
       <c r="F422" t="s">
-        <v>1068</v>
+        <v>1061</v>
       </c>
       <c r="G422" t="s">
         <v>13</v>
       </c>
       <c r="H422" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="I422" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423">
-        <v>1150</v>
+        <v>1080</v>
       </c>
       <c r="C423" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="D423" t="s">
         <v>10</v>
       </c>
       <c r="E423" t="s">
         <v>11</v>
       </c>
       <c r="F423" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="G423" t="s">
         <v>124</v>
       </c>
       <c r="H423" t="s">
-        <v>409</v>
+        <v>1067</v>
       </c>
       <c r="I423" t="s">
-        <v>410</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424">
-        <v>1162</v>
+        <v>1138</v>
       </c>
       <c r="C424" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="D424" t="s">
         <v>10</v>
       </c>
       <c r="E424" t="s">
         <v>11</v>
       </c>
       <c r="F424" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="G424" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="H424" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="I424" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425">
-        <v>1175</v>
+        <v>1150</v>
       </c>
       <c r="C425" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="D425" t="s">
         <v>10</v>
       </c>
       <c r="E425" t="s">
         <v>11</v>
       </c>
       <c r="F425" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="G425" t="s">
-        <v>700</v>
+        <v>124</v>
       </c>
       <c r="H425" t="s">
-        <v>1077</v>
+        <v>409</v>
       </c>
       <c r="I425" t="s">
-        <v>31</v>
+        <v>410</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426">
-        <v>1184</v>
+        <v>1162</v>
       </c>
       <c r="C426" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="D426" t="s">
         <v>10</v>
       </c>
       <c r="E426" t="s">
         <v>11</v>
       </c>
       <c r="F426" t="s">
-        <v>1079</v>
+        <v>1075</v>
       </c>
       <c r="G426" t="s">
-        <v>700</v>
+        <v>76</v>
       </c>
       <c r="H426" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
       <c r="I426" t="s">
-        <v>1081</v>
+        <v>31</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427">
-        <v>1205</v>
+        <v>1175</v>
       </c>
       <c r="C427" t="s">
-        <v>316</v>
+        <v>1077</v>
       </c>
       <c r="D427" t="s">
         <v>10</v>
       </c>
       <c r="E427" t="s">
         <v>11</v>
       </c>
       <c r="F427" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="G427" t="s">
-        <v>13</v>
+        <v>703</v>
       </c>
       <c r="H427" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="I427" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428">
-        <v>1205</v>
+        <v>1184</v>
       </c>
       <c r="C428" t="s">
-        <v>1084</v>
+        <v>1080</v>
       </c>
       <c r="D428" t="s">
         <v>10</v>
       </c>
       <c r="E428" t="s">
         <v>11</v>
       </c>
+      <c r="F428" t="s">
+        <v>1081</v>
+      </c>
       <c r="G428" t="s">
-        <v>291</v>
+        <v>703</v>
       </c>
       <c r="H428" t="s">
-        <v>313</v>
+        <v>1082</v>
       </c>
       <c r="I428" t="s">
-        <v>31</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429">
-        <v>1280</v>
+        <v>1205</v>
       </c>
       <c r="C429" t="s">
+        <v>316</v>
+      </c>
+      <c r="D429" t="s">
+        <v>10</v>
+      </c>
+      <c r="E429" t="s">
+        <v>11</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G429" t="s">
+        <v>13</v>
+      </c>
+      <c r="H429" t="s">
         <v>1085</v>
       </c>
-      <c r="D429" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I429" t="s">
-        <v>1088</v>
+        <v>7</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430">
-        <v>1282</v>
+        <v>1205</v>
       </c>
       <c r="C430" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="D430" t="s">
         <v>10</v>
       </c>
       <c r="E430" t="s">
         <v>11</v>
       </c>
-      <c r="F430" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G430" t="s">
-        <v>1091</v>
+        <v>291</v>
       </c>
       <c r="H430" t="s">
-        <v>1092</v>
+        <v>313</v>
       </c>
       <c r="I430" t="s">
-        <v>1093</v>
+        <v>31</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431">
-        <v>1399</v>
+        <v>1280</v>
       </c>
       <c r="C431" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="D431" t="s">
         <v>10</v>
       </c>
       <c r="E431" t="s">
         <v>11</v>
       </c>
+      <c r="F431" t="s">
+        <v>1088</v>
+      </c>
       <c r="G431" t="s">
-        <v>13</v>
+        <v>219</v>
       </c>
       <c r="H431" t="s">
-        <v>746</v>
+        <v>1089</v>
       </c>
       <c r="I431" t="s">
-        <v>747</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432">
-        <v>1410</v>
+        <v>1282</v>
       </c>
       <c r="C432" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D432" t="s">
+        <v>10</v>
+      </c>
+      <c r="E432" t="s">
+        <v>11</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G432" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I432" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433">
-        <v>1418</v>
+        <v>1399</v>
       </c>
       <c r="C433" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="D433" t="s">
         <v>10</v>
       </c>
       <c r="E433" t="s">
         <v>11</v>
       </c>
-      <c r="F433" t="s">
-        <v>1098</v>
+      <c r="G433" t="s">
+        <v>13</v>
+      </c>
+      <c r="H433" t="s">
+        <v>748</v>
       </c>
       <c r="I433" t="s">
-        <v>1099</v>
+        <v>749</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434">
-        <v>1429</v>
+        <v>1410</v>
       </c>
       <c r="C434" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
       <c r="D434" t="s">
         <v>10</v>
       </c>
       <c r="E434" t="s">
         <v>11</v>
       </c>
       <c r="F434" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="I434" t="s">
-        <v>310</v>
+        <v>31</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435">
-        <v>1432</v>
+        <v>1418</v>
       </c>
       <c r="C435" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
       <c r="D435" t="s">
         <v>10</v>
       </c>
       <c r="E435" t="s">
         <v>11</v>
       </c>
       <c r="F435" t="s">
-        <v>1103</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>1100</v>
       </c>
       <c r="I435" t="s">
-        <v>31</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436">
-        <v>1432</v>
+        <v>1429</v>
       </c>
       <c r="C436" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="D436" t="s">
         <v>10</v>
       </c>
       <c r="E436" t="s">
         <v>11</v>
       </c>
       <c r="F436" t="s">
         <v>1103</v>
       </c>
-      <c r="G436" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I436" t="s">
-        <v>31</v>
+        <v>310</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437">
-        <v>1498</v>
+        <v>1432</v>
       </c>
       <c r="C437" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D437" t="s">
+        <v>10</v>
+      </c>
+      <c r="E437" t="s">
+        <v>11</v>
+      </c>
+      <c r="F437" t="s">
         <v>1105</v>
       </c>
-      <c r="D437" t="s">
-[...6 lines deleted...]
-        <v>1106</v>
+      <c r="G437" t="s">
+        <v>605</v>
+      </c>
+      <c r="H437" t="s">
+        <v>313</v>
       </c>
       <c r="I437" t="s">
-        <v>1107</v>
+        <v>31</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438">
-        <v>1498</v>
+        <v>1432</v>
       </c>
       <c r="C438" t="s">
-        <v>1108</v>
+        <v>1106</v>
       </c>
       <c r="D438" t="s">
         <v>10</v>
       </c>
       <c r="E438" t="s">
         <v>11</v>
       </c>
       <c r="F438" t="s">
-        <v>1106</v>
+        <v>1105</v>
+      </c>
+      <c r="G438" t="s">
+        <v>605</v>
+      </c>
+      <c r="H438" t="s">
+        <v>80</v>
       </c>
       <c r="I438" t="s">
-        <v>1107</v>
+        <v>31</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439">
-        <v>1499</v>
+        <v>1498</v>
       </c>
       <c r="C439" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D439" t="s">
+        <v>10</v>
+      </c>
+      <c r="E439" t="s">
+        <v>11</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1108</v>
+      </c>
+      <c r="I439" t="s">
         <v>1109</v>
-      </c>
-[...10 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440">
-        <v>1500</v>
+        <v>1498</v>
       </c>
       <c r="C440" t="s">
-        <v>1112</v>
+        <v>1110</v>
       </c>
       <c r="D440" t="s">
         <v>10</v>
       </c>
       <c r="E440" t="s">
         <v>11</v>
       </c>
-      <c r="G440" t="s">
-[...3 lines deleted...]
-        <v>1040</v>
+      <c r="F440" t="s">
+        <v>1108</v>
       </c>
       <c r="I440" t="s">
-        <v>31</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441">
+        <v>1499</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D441" t="s">
+        <v>10</v>
+      </c>
+      <c r="E441" t="s">
+        <v>11</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I441" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9">
+      <c r="A442">
+        <v>441</v>
+      </c>
+      <c r="B442">
+        <v>1500</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D442" t="s">
+        <v>10</v>
+      </c>
+      <c r="E442" t="s">
+        <v>11</v>
+      </c>
+      <c r="G442" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I442" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9">
+      <c r="A443">
+        <v>442</v>
+      </c>
+      <c r="B443">
         <v>1850</v>
       </c>
-      <c r="C441" t="s">
-[...11 lines deleted...]
-      <c r="H441" t="s">
+      <c r="C443" t="s">
         <v>1116</v>
       </c>
-      <c r="I441" t="s">
+      <c r="D443" t="s">
+        <v>10</v>
+      </c>
+      <c r="E443" t="s">
+        <v>11</v>
+      </c>
+      <c r="G443" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1118</v>
+      </c>
+      <c r="I443" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>