--- v0 (2025-10-21)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -275,51 +275,51 @@
   <si>
     <t>تحقيق وتعليق</t>
   </si>
   <si>
     <t>أسعد بن فتحي الزعتري</t>
   </si>
   <si>
     <t>دار الإمام أحمد - مصر</t>
   </si>
   <si>
     <t>صريح السنة</t>
   </si>
   <si>
     <t>ابن جرير، محمد بن جرير الطبري (310 هـ)</t>
   </si>
   <si>
     <t>بدر بن يوسف المعتوق</t>
   </si>
   <si>
     <t>دار غراس - الكويت</t>
   </si>
   <si>
     <t>محمود بن حسين آل عوض</t>
   </si>
   <si>
-    <t>تبصير للنشر والتوزيع</t>
+    <t>تبصير للنشر والتوزيع - مصر</t>
   </si>
   <si>
     <t>د. طارق بن سعيد القحطاني</t>
   </si>
   <si>
     <t>مركز سطور البحث العلمي - المدينة</t>
   </si>
   <si>
     <t>تعليق سماحة الشيخ عبد العزيز بن عبد الله بن باز على كتاب (التبصير في معالم الدين) لابن جرير الطبري</t>
   </si>
   <si>
     <t>إشراف</t>
   </si>
   <si>
     <t>مؤسسة عبد العزيز بن باز الخيرية</t>
   </si>
   <si>
     <t>إتحاف الأمة بشرح صريح السنة للإمام أبي جعفر محمد بن جرير الطبري (تحقيق وشرح)</t>
   </si>
   <si>
     <t>محمد عبد اللطيف الجمل</t>
   </si>
   <si>
     <t>تقديم</t>
   </si>
@@ -543,50 +543,62 @@
     <t>د. أحمد بن عطية الغامدي</t>
   </si>
   <si>
     <t>مكتبة العلوم والحكم - المدينة</t>
   </si>
   <si>
     <t>تذكرة المؤتسي شرح عقـيدة الحافـظ عبـد الغني المقـدسي</t>
   </si>
   <si>
     <t>عبد الرزاق بن عبد المحسن العباد</t>
   </si>
   <si>
     <t>الإرشاد بشرح الاقتصاد في الاعتقاد للإمام الحافظ عبد الغني المقدسي</t>
   </si>
   <si>
     <t>كتاب الاعتقاد المشهور باسم (لُـمعة الاعتقاد)</t>
   </si>
   <si>
     <t>ابن قدامة، عبد الله بن أحمد المقدسي (620 هـ)</t>
   </si>
   <si>
     <t>خالد بن محمد التميمي</t>
   </si>
   <si>
     <t>دار الخزانة - الكويت</t>
+  </si>
+  <si>
+    <t>رسالة في الاعتقاد، المشهورة بـ: لمعة الاعتقاد الهادي إلى سبيل الرشاد</t>
+  </si>
+  <si>
+    <t>دراسة وتحقيق</t>
+  </si>
+  <si>
+    <t>د. محمد بن عبد الرحمن بن عريعر</t>
+  </si>
+  <si>
+    <t>ركائز للنشر - الكويت</t>
   </si>
   <si>
     <t>الإرشاد شرح (لمعة الاعتقاد) لابن قدامة المقدسي</t>
   </si>
   <si>
     <t>محمد المنيع</t>
   </si>
   <si>
     <t>دار طيبة - الرياض</t>
   </si>
   <si>
     <t>شرح (لمعة الاعتقاد الهادي إلى سبيل الرشاد) لابن قدامة المقدسي</t>
   </si>
   <si>
     <t>سلمان بن جابر السويلم</t>
   </si>
   <si>
     <t>التعليق على (لمعة الاعتقاد)</t>
   </si>
   <si>
     <t>ابن عثيمين، محمد بن صالح (1421 هـ)</t>
   </si>
   <si>
     <t>مؤسسة الشيخ محمد ابن صالح العثيمين الخيرية</t>
   </si>
@@ -1148,51 +1160,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I91"/>
+  <dimension ref="A1:I92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2626,935 +2638,964 @@
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
         <v>174</v>
       </c>
       <c r="G56" t="s">
         <v>32</v>
       </c>
       <c r="H56" t="s">
         <v>175</v>
       </c>
       <c r="I56" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>10621</v>
+        <v>10620</v>
       </c>
       <c r="C57" t="s">
         <v>177</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="G57" t="s">
-        <v>46</v>
+        <v>178</v>
       </c>
       <c r="H57" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>10621</v>
       </c>
       <c r="C58" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G58" t="s">
         <v>46</v>
       </c>
       <c r="H58" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I58" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>10621</v>
       </c>
       <c r="C59" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>183</v>
+        <v>103</v>
+      </c>
+      <c r="G59" t="s">
+        <v>46</v>
+      </c>
+      <c r="H59" t="s">
+        <v>185</v>
       </c>
       <c r="I59" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>10621</v>
       </c>
       <c r="C60" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="I60" t="s">
-        <v>73</v>
+        <v>188</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>10621</v>
       </c>
       <c r="C61" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>187</v>
-[...4 lines deleted...]
-      <c r="H61" t="s">
         <v>189</v>
       </c>
       <c r="I61" t="s">
-        <v>190</v>
+        <v>73</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>10621</v>
       </c>
       <c r="C62" t="s">
+        <v>190</v>
+      </c>
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
         <v>191</v>
       </c>
-      <c r="D62" t="s">
-[...5 lines deleted...]
-      <c r="F62" t="s">
+      <c r="G62" t="s">
         <v>192</v>
       </c>
+      <c r="H62" t="s">
+        <v>193</v>
+      </c>
       <c r="I62" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>10621</v>
       </c>
       <c r="C63" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" t="s">
-        <v>194</v>
-[...4 lines deleted...]
-      <c r="H63" t="s">
         <v>196</v>
       </c>
       <c r="I63" t="s">
-        <v>34</v>
+        <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>10621</v>
       </c>
       <c r="C64" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>198</v>
       </c>
+      <c r="G64" t="s">
+        <v>199</v>
+      </c>
+      <c r="H64" t="s">
+        <v>200</v>
+      </c>
       <c r="I64" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>10625</v>
+        <v>10621</v>
       </c>
       <c r="C65" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="I65" t="s">
-        <v>176</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>10724</v>
+        <v>10625</v>
       </c>
       <c r="C66" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I66" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>10724</v>
       </c>
       <c r="C67" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="G67" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="H67" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I67" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>11075</v>
+        <v>10724</v>
       </c>
       <c r="C68" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="G68" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="H68" t="s">
         <v>209</v>
       </c>
       <c r="I68" t="s">
-        <v>43</v>
+        <v>210</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>11083</v>
+        <v>11075</v>
       </c>
       <c r="C69" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G69" t="s">
-        <v>160</v>
+        <v>79</v>
       </c>
       <c r="H69" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I69" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>11307</v>
+        <v>11083</v>
       </c>
       <c r="C70" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G70" t="s">
         <v>160</v>
       </c>
       <c r="H70" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I70" t="s">
-        <v>216</v>
+        <v>67</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>11308</v>
+        <v>11307</v>
       </c>
       <c r="C71" t="s">
         <v>217</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
         <v>218</v>
       </c>
+      <c r="G71" t="s">
+        <v>160</v>
+      </c>
+      <c r="H71" t="s">
+        <v>219</v>
+      </c>
       <c r="I71" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>11334</v>
+        <v>11308</v>
       </c>
       <c r="C72" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" t="s">
-        <v>221</v>
-[...4 lines deleted...]
-      <c r="H72" t="s">
         <v>222</v>
       </c>
       <c r="I72" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>11376</v>
+        <v>11334</v>
       </c>
       <c r="C73" t="s">
         <v>224</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" t="s">
         <v>225</v>
       </c>
       <c r="G73" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="H73" t="s">
         <v>226</v>
       </c>
       <c r="I73" t="s">
-        <v>105</v>
+        <v>227</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>11377</v>
+        <v>11376</v>
       </c>
       <c r="C74" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
-        <v>121</v>
+        <v>229</v>
       </c>
       <c r="G74" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="H74" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="I74" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>11377</v>
       </c>
       <c r="C75" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
-        <v>38</v>
+        <v>121</v>
+      </c>
+      <c r="G75" t="s">
+        <v>46</v>
+      </c>
+      <c r="H75" t="s">
+        <v>232</v>
       </c>
       <c r="I75" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>11377</v>
       </c>
       <c r="C76" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="I76" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>11377</v>
       </c>
       <c r="C77" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>131</v>
+      </c>
+      <c r="I77" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>11380</v>
+        <v>11377</v>
       </c>
       <c r="C78" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="G78" t="s">
-        <v>235</v>
+        <v>46</v>
       </c>
       <c r="H78" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="I78" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>11420</v>
+        <v>11380</v>
       </c>
       <c r="C79" t="s">
         <v>238</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" t="s">
+        <v>229</v>
+      </c>
+      <c r="G79" t="s">
         <v>239</v>
       </c>
+      <c r="H79" t="s">
+        <v>240</v>
+      </c>
       <c r="I79" t="s">
-        <v>17</v>
+        <v>241</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>11421</v>
+        <v>11420</v>
       </c>
       <c r="C80" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" t="s">
-        <v>183</v>
+        <v>243</v>
       </c>
       <c r="I80" t="s">
-        <v>184</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>11422</v>
+        <v>11421</v>
       </c>
       <c r="C81" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="I81" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>11425</v>
+        <v>11422</v>
       </c>
       <c r="C82" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" t="s">
-        <v>243</v>
+        <v>187</v>
       </c>
       <c r="I82" t="s">
-        <v>126</v>
+        <v>188</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>11450</v>
+        <v>11425</v>
       </c>
       <c r="C83" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" t="s">
-        <v>38</v>
+        <v>247</v>
       </c>
       <c r="I83" t="s">
-        <v>245</v>
+        <v>126</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>11450</v>
       </c>
       <c r="C84" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="I84" t="s">
-        <v>105</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>11450</v>
       </c>
       <c r="C85" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>131</v>
       </c>
       <c r="I85" t="s">
-        <v>251</v>
+        <v>105</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>11500</v>
+        <v>11450</v>
       </c>
       <c r="C86" t="s">
+        <v>251</v>
+      </c>
+      <c r="D86" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" t="s">
         <v>252</v>
       </c>
-      <c r="D86" t="s">
-[...6 lines deleted...]
-        <v>232</v>
+      <c r="G86" t="s">
+        <v>253</v>
+      </c>
+      <c r="H86" t="s">
+        <v>254</v>
       </c>
       <c r="I86" t="s">
-        <v>34</v>
+        <v>255</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>11500</v>
       </c>
       <c r="C87" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="I87" t="s">
-        <v>245</v>
+        <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>11500</v>
       </c>
       <c r="C88" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="I88" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>11500</v>
       </c>
       <c r="C89" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" t="s">
-        <v>25</v>
+        <v>260</v>
       </c>
       <c r="I89" t="s">
-        <v>26</v>
+        <v>261</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>11510</v>
+        <v>11500</v>
       </c>
       <c r="C90" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" t="s">
-        <v>260</v>
+        <v>25</v>
       </c>
       <c r="I90" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
+        <v>11510</v>
+      </c>
+      <c r="C91" t="s">
+        <v>263</v>
+      </c>
+      <c r="D91" t="s">
+        <v>10</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" t="s">
+        <v>264</v>
+      </c>
+      <c r="I91" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92">
         <v>11511</v>
       </c>
-      <c r="C91" t="s">
-[...12 lines deleted...]
-        <v>262</v>
+      <c r="C92" t="s">
+        <v>265</v>
+      </c>
+      <c r="D92" t="s">
+        <v>10</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" t="s">
+        <v>264</v>
+      </c>
+      <c r="I92" t="s">
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">