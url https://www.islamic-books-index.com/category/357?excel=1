--- v0 (2025-10-21)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -536,81 +536,90 @@
   <si>
     <t>كشاف المسائل الفقهية والعقدية في تفسير أضواء البيان</t>
   </si>
   <si>
     <t>عبد الرحمن بن ظافر القشيري</t>
   </si>
   <si>
     <t>دار المسلم - الرياض</t>
   </si>
   <si>
     <t>معجم محمود محمد شاكر (1418 هـ)</t>
   </si>
   <si>
     <t>منذر محمد سعيد أبو شعر</t>
   </si>
   <si>
     <t>المكتب الإسلامي - بيروت</t>
   </si>
   <si>
     <t>التعريف بما نسب لغير صاحبه من التصنيف</t>
   </si>
   <si>
     <t>عزت بن عبد الرحمن السلمي</t>
   </si>
   <si>
-    <t>تبصير للنشر والتوزيع</t>
+    <t>تبصير للنشر والتوزيع - مصر</t>
   </si>
   <si>
     <t>العلم المنيف فيما طُعِن في نسبته من التصنيف</t>
   </si>
   <si>
     <t>تجريد السرقات العلمية والأدبية في التراث العربي والإسلامي</t>
   </si>
   <si>
     <t>عبد الله بن محمد الشمراني</t>
   </si>
   <si>
     <t>www.almoqnea.com</t>
   </si>
   <si>
     <t>معجم الديانة والتدين</t>
   </si>
   <si>
     <t>محمد بن ناصر العبودي</t>
   </si>
   <si>
     <t>معجم مصطلحات الأديان 3/1</t>
   </si>
   <si>
     <t>إشراف</t>
   </si>
   <si>
     <t>أحمد الشرقاوي وهبة النادي</t>
   </si>
   <si>
     <t>مركز التاريخ العربي للنشر - مصر</t>
+  </si>
+  <si>
+    <t>معجم مصطلحات الدعوة والأعلام (عربي-إنكليزي)</t>
+  </si>
+  <si>
+    <t>طه أحمد الزيدي</t>
+  </si>
+  <si>
+    <t>دار النفائس - الأردن</t>
   </si>
   <si>
     <t>معجم لغة الشريعة - معجم في العربية ومفردات العقيدة والقرآن الكريم وعلومه والحديث الشريف ومصطلحه والفقه وأصوله 4/1</t>
   </si>
   <si>
     <t>سعدي أبو حبيب (1441 هـ)</t>
   </si>
   <si>
     <t>دار البشائر الإسلامية - بيروت</t>
   </si>
   <si>
     <t>معجم ما استعجم من أسماء البلاد والمواضع</t>
   </si>
   <si>
     <t>عبد الله بن عبد العزيز البكري الأندلسي (487 هـ)</t>
   </si>
   <si>
     <t>مصطفى السقا</t>
   </si>
   <si>
     <t>عالم الكتب - بيروت</t>
   </si>
   <si>
     <t>معجم البلدان 7/1</t>
   </si>
@@ -1034,51 +1043,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I76"/>
+  <dimension ref="A1:I77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2562,354 +2571,377 @@
       </c>
       <c r="C63" t="s">
         <v>181</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="G63" t="s">
         <v>182</v>
       </c>
       <c r="H63" t="s">
         <v>183</v>
       </c>
       <c r="I63" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>1920</v>
+        <v>1911</v>
       </c>
       <c r="C64" t="s">
         <v>185</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>186</v>
       </c>
       <c r="I64" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>1999</v>
+        <v>1920</v>
       </c>
       <c r="C65" t="s">
         <v>188</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
         <v>189</v>
       </c>
-      <c r="G65" t="s">
-[...2 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="C66" t="s">
+        <v>191</v>
+      </c>
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" t="s">
         <v>192</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="F66" t="s">
+      <c r="G66" t="s">
+        <v>36</v>
+      </c>
+      <c r="H66" t="s">
         <v>193</v>
       </c>
       <c r="I66" t="s">
-        <v>128</v>
+        <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="C67" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I67" t="s">
-        <v>196</v>
+        <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C68" t="s">
         <v>197</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
         <v>198</v>
       </c>
       <c r="I68" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="C69" t="s">
         <v>200</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
         <v>201</v>
       </c>
       <c r="I69" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2020</v>
       </c>
       <c r="C70" t="s">
         <v>203</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
-      <c r="G70" t="s">
+      <c r="F70" t="s">
         <v>204</v>
       </c>
-      <c r="H70" t="s">
+      <c r="I70" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>2030</v>
+        <v>2020</v>
       </c>
       <c r="C71" t="s">
+        <v>206</v>
+      </c>
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" t="s">
         <v>207</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" t="s">
+      <c r="H71" t="s">
         <v>208</v>
       </c>
-      <c r="G71" t="s">
-[...2 lines deleted...]
-      <c r="H71" t="s">
+      <c r="I71" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>2100</v>
+        <v>2030</v>
       </c>
       <c r="C72" t="s">
         <v>210</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" t="s">
         <v>211</v>
       </c>
-      <c r="I72" t="s">
+      <c r="G72" t="s">
+        <v>26</v>
+      </c>
+      <c r="H72" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>2110</v>
+        <v>2100</v>
       </c>
       <c r="C73" t="s">
         <v>213</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" t="s">
         <v>214</v>
       </c>
       <c r="I73" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>2200</v>
+        <v>2110</v>
       </c>
       <c r="C74" t="s">
         <v>216</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
         <v>217</v>
       </c>
       <c r="I74" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>2300</v>
+        <v>2200</v>
       </c>
       <c r="C75" t="s">
         <v>219</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
         <v>220</v>
       </c>
       <c r="I75" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>2400</v>
+        <v>2300</v>
       </c>
       <c r="C76" t="s">
         <v>222</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
         <v>223</v>
       </c>
       <c r="I76" t="s">
         <v>224</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77">
+        <v>2400</v>
+      </c>
+      <c r="C77" t="s">
+        <v>225</v>
+      </c>
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" t="s">
+        <v>226</v>
+      </c>
+      <c r="I77" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">