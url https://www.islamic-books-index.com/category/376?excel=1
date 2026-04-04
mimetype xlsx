--- v0 (2025-10-21)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -347,80 +347,71 @@
   <si>
     <t>دار الإيمان - الإسكندرية</t>
   </si>
   <si>
     <t>الفوائد الغراء من تهذيب سير أعلام النبلاء 3/1</t>
   </si>
   <si>
     <t>ترتيب - جمع</t>
   </si>
   <si>
     <t>الشريف فهد بن أحمد المهدلي</t>
   </si>
   <si>
     <t>دار المنهاج - جدة</t>
   </si>
   <si>
     <t>مختارات من سير أعلام النبلاء وتاريخ الإسلام</t>
   </si>
   <si>
     <t>عمر بن سليمان الأشقر (1433 هـ)</t>
   </si>
   <si>
     <t>دار النفائس - الأردن</t>
   </si>
   <si>
-    <t>جامع أخبار النساء من سير أعلام النبلاء - مع تراجم الجزء المفقود من السير</t>
-[...5 lines deleted...]
-    <t>الشيخ مصطفى بن العدوي</t>
+    <t>الجواهر من سير أعلام النبلاء</t>
+  </si>
+  <si>
+    <t>ماجد بن محمد العسكر</t>
+  </si>
+  <si>
+    <t>دار الثريا - الرياض</t>
+  </si>
+  <si>
+    <t>الفوائد</t>
+  </si>
+  <si>
+    <t>ابن القيم، محمد بن أبي بكر بن أيوب (751 هـ)</t>
+  </si>
+  <si>
+    <t>سليم بن عيد الهلالي</t>
   </si>
   <si>
     <t>مكتبة الرشد - الرياض</t>
   </si>
   <si>
-    <t>الجواهر من سير أعلام النبلاء</t>
-[...16 lines deleted...]
-  <si>
     <t>محمد عزير شمس</t>
   </si>
   <si>
     <t>دار عالم الفوائد - مكة</t>
   </si>
   <si>
     <t>فوائد الفوائد لابن القيم (مرتبة مبوبة)</t>
   </si>
   <si>
     <t>علي بن حسن الحلبي (1442 هـ)</t>
   </si>
   <si>
     <t>بدائع الفوائد 2/1</t>
   </si>
   <si>
     <t>د. علي بن محمد العمران</t>
   </si>
   <si>
     <t>المنتقى من فرائد الفوائد (لابن القيم)</t>
   </si>
   <si>
     <t>ابن عثيمين، محمد بن صالح (1421 هـ)</t>
   </si>
   <si>
     <t>مؤسسة الشيخ محمد ابن صالح العثيمين الخيرية</t>
@@ -989,51 +980,51 @@
   <si>
     <t>دار الميراث النبوي – الجزائر</t>
   </si>
   <si>
     <t>خبر الكتاب - 100 خبر ومعلومة</t>
   </si>
   <si>
     <t>الدليل العلمي - حكم وأحكام، سنن وآداب، فرائد وفوائد</t>
   </si>
   <si>
     <t>عبد العزيز بن محمد السدحان</t>
   </si>
   <si>
     <t>دار القبس - الرياض</t>
   </si>
   <si>
     <t>رفقاء السمر</t>
   </si>
   <si>
     <t>عبد الملك بن محمد بن قاسم</t>
   </si>
   <si>
     <t>المجموع المنتخب من مقالات علماء المملكة وغيرهم في مجلة (راية الإسلام) 2/1</t>
   </si>
   <si>
-    <t>ناصر بن سعود السلامة</t>
+    <t>ناصر بن سعود السلامة (1447 هـ)</t>
   </si>
   <si>
     <t>المكتبة الأسدية - مكة</t>
   </si>
   <si>
     <t>المنتقى من بطون الكتب (المجموعات الأولى والثانية والثالثة)</t>
   </si>
   <si>
     <t>محمد بن إبراهيم الحمد</t>
   </si>
   <si>
     <t>دار الحضارة - الرياض</t>
   </si>
   <si>
     <t>من بطون الكتب</t>
   </si>
   <si>
     <t>يوسف بن محمد العتيق</t>
   </si>
   <si>
     <t>الصيد المنتقى لإتحاف أهل التقى</t>
   </si>
   <si>
     <t>محمد بن ناصر العريني</t>
   </si>
@@ -1424,51 +1415,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I116"/>
+  <dimension ref="A1:I115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2183,2286 +2174,2257 @@
         <v>109</v>
       </c>
       <c r="I27" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>748</v>
       </c>
       <c r="C28" t="s">
         <v>111</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>112</v>
       </c>
-      <c r="G28" t="s">
-[...2 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C29" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" t="s">
         <v>115</v>
       </c>
-      <c r="D29" t="s">
-[...5 lines deleted...]
-      <c r="F29" t="s">
+      <c r="G29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
         <v>116</v>
       </c>
       <c r="I29" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>751</v>
       </c>
       <c r="C30" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="I30" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>751</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-      <c r="H31" t="s">
         <v>121</v>
       </c>
       <c r="I31" t="s">
-        <v>122</v>
+        <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>751</v>
       </c>
       <c r="C32" t="s">
+        <v>122</v>
+      </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
         <v>123</v>
       </c>
-      <c r="D32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I32" t="s">
-        <v>61</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>751</v>
       </c>
       <c r="C33" t="s">
+        <v>124</v>
+      </c>
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" t="s">
         <v>125</v>
       </c>
-      <c r="D33" t="s">
-[...11 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C34" t="s">
         <v>127</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
+        <v>115</v>
+      </c>
+      <c r="G34" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
         <v>128</v>
       </c>
       <c r="I34" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>752</v>
       </c>
       <c r="C35" t="s">
         <v>130</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G35" t="s">
         <v>13</v>
       </c>
       <c r="H35" t="s">
         <v>131</v>
       </c>
       <c r="I35" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C36" t="s">
+        <v>132</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" t="s">
+        <v>116</v>
+      </c>
+      <c r="I36" t="s">
         <v>133</v>
-      </c>
-[...16 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C37" t="s">
+        <v>134</v>
+      </c>
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" t="s">
         <v>135</v>
       </c>
-      <c r="D37" t="s">
-[...6 lines deleted...]
-        <v>120</v>
+      <c r="H37" t="s">
+        <v>136</v>
       </c>
       <c r="I37" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="C38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="G38" t="s">
-        <v>138</v>
+        <v>79</v>
       </c>
       <c r="H38" t="s">
         <v>139</v>
       </c>
       <c r="I38" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>764</v>
+        <v>774</v>
       </c>
       <c r="C39" t="s">
         <v>141</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
-      <c r="G39" t="s">
-[...2 lines deleted...]
-      <c r="H39" t="s">
+      <c r="F39" t="s">
         <v>142</v>
       </c>
       <c r="I39" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>774</v>
       </c>
       <c r="C40" t="s">
         <v>144</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
         <v>145</v>
       </c>
       <c r="I40" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="C41" t="s">
         <v>147</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>148</v>
       </c>
+      <c r="G41" t="s">
+        <v>149</v>
+      </c>
+      <c r="H41" t="s">
+        <v>150</v>
+      </c>
       <c r="I41" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>790</v>
+        <v>808</v>
       </c>
       <c r="C42" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="H42" t="s">
         <v>153</v>
       </c>
       <c r="I42" t="s">
-        <v>154</v>
+        <v>103</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>808</v>
+        <v>850</v>
       </c>
       <c r="C43" t="s">
+        <v>154</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" t="s">
         <v>155</v>
       </c>
-      <c r="D43" t="s">
-[...5 lines deleted...]
-      <c r="F43" t="s">
+      <c r="G43" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
         <v>156</v>
       </c>
       <c r="I43" t="s">
-        <v>103</v>
+        <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>850</v>
+        <v>1268</v>
       </c>
       <c r="C44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G44" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="H44" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="I44" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="C45" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G45" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="H45" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I45" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>1270</v>
+        <v>1307</v>
       </c>
       <c r="C46" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      <c r="H46" t="s">
         <v>168</v>
       </c>
       <c r="I46" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>1307</v>
       </c>
       <c r="C47" t="s">
         <v>170</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
+        <v>168</v>
+      </c>
+      <c r="G47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" t="s">
         <v>171</v>
       </c>
       <c r="I47" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>1307</v>
+        <v>1338</v>
       </c>
       <c r="C48" t="s">
         <v>173</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="G48" t="s">
-        <v>13</v>
+        <v>175</v>
       </c>
       <c r="H48" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="I48" t="s">
-        <v>175</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>1338</v>
+        <v>1354</v>
       </c>
       <c r="C49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G49" t="s">
         <v>178</v>
       </c>
       <c r="H49" t="s">
         <v>179</v>
       </c>
       <c r="I49" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>1354</v>
+        <v>1367</v>
       </c>
       <c r="C50" t="s">
         <v>180</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
+      <c r="F50" t="s">
+        <v>181</v>
+      </c>
       <c r="G50" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H50" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I50" t="s">
-        <v>93</v>
+        <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>1367</v>
+        <v>1376</v>
       </c>
       <c r="C51" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G51" t="s">
-        <v>185</v>
+        <v>52</v>
       </c>
       <c r="H51" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="I51" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>1376</v>
       </c>
       <c r="C52" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G52" t="s">
         <v>52</v>
       </c>
       <c r="H52" t="s">
         <v>190</v>
       </c>
       <c r="I52" t="s">
-        <v>191</v>
+        <v>61</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>1376</v>
       </c>
       <c r="C53" t="s">
+        <v>191</v>
+      </c>
+      <c r="D53" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" t="s">
+        <v>186</v>
+      </c>
+      <c r="G53" t="s">
+        <v>13</v>
+      </c>
+      <c r="H53" t="s">
         <v>192</v>
       </c>
-      <c r="D53" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I53" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>1376</v>
       </c>
       <c r="C54" t="s">
+        <v>193</v>
+      </c>
+      <c r="D54" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" t="s">
         <v>194</v>
       </c>
-      <c r="D54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="H54" t="s">
         <v>195</v>
       </c>
       <c r="I54" t="s">
-        <v>57</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>1376</v>
       </c>
       <c r="C55" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
-[...4 lines deleted...]
-      <c r="H55" t="s">
         <v>198</v>
       </c>
       <c r="I55" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="C56" t="s">
         <v>200</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="I56" t="s">
-        <v>202</v>
+        <v>57</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="C57" t="s">
+        <v>201</v>
+      </c>
+      <c r="D57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" t="s">
+        <v>202</v>
+      </c>
+      <c r="H57" t="s">
         <v>203</v>
       </c>
-      <c r="D57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I57" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C58" t="s">
         <v>204</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
+      <c r="F58" t="s">
+        <v>186</v>
+      </c>
       <c r="G58" t="s">
         <v>205</v>
       </c>
       <c r="H58" t="s">
         <v>206</v>
       </c>
       <c r="I58" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="C59" t="s">
         <v>207</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="G59" t="s">
-        <v>208</v>
+        <v>52</v>
       </c>
       <c r="H59" t="s">
         <v>209</v>
       </c>
       <c r="I59" t="s">
-        <v>61</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="C60" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
-      <c r="F60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H60" t="s">
         <v>212</v>
       </c>
       <c r="I60" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>1383</v>
+        <v>1390</v>
       </c>
       <c r="C61" t="s">
         <v>214</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
+      <c r="F61" t="s">
+        <v>215</v>
+      </c>
       <c r="G61" t="s">
-        <v>91</v>
+        <v>216</v>
       </c>
       <c r="H61" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="I61" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="C62" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G62" t="s">
-        <v>219</v>
+        <v>101</v>
       </c>
       <c r="H62" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I62" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>1393</v>
       </c>
       <c r="C63" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" t="s">
-        <v>223</v>
-[...4 lines deleted...]
-      <c r="H63" t="s">
         <v>224</v>
       </c>
       <c r="I63" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="C64" t="s">
         <v>226</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>227</v>
       </c>
+      <c r="G64" t="s">
+        <v>40</v>
+      </c>
+      <c r="H64" t="s">
+        <v>228</v>
+      </c>
       <c r="I64" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="C65" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G65" t="s">
-        <v>40</v>
+        <v>232</v>
       </c>
       <c r="H65" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I65" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>1399</v>
+        <v>1407</v>
       </c>
       <c r="C66" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="G66" t="s">
-        <v>235</v>
+        <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>236</v>
+        <v>25</v>
       </c>
       <c r="I66" t="s">
-        <v>237</v>
+        <v>66</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1407</v>
       </c>
       <c r="C67" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>236</v>
       </c>
       <c r="I67" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>1407</v>
+        <v>1417</v>
       </c>
       <c r="C68" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
         <v>239</v>
       </c>
+      <c r="G68" t="s">
+        <v>240</v>
+      </c>
+      <c r="H68" t="s">
+        <v>241</v>
+      </c>
       <c r="I68" t="s">
-        <v>66</v>
+        <v>210</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C69" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
-      <c r="F69" t="s">
-[...2 lines deleted...]
-      <c r="G69" t="s">
+      <c r="I69" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="C70" t="s">
+        <v>244</v>
+      </c>
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="I70" t="s">
         <v>245</v>
-      </c>
-[...7 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1419</v>
       </c>
       <c r="C71" t="s">
+        <v>246</v>
+      </c>
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" t="s">
         <v>247</v>
       </c>
-      <c r="D71" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="G71" t="s">
+        <v>248</v>
+      </c>
+      <c r="H71" t="s">
+        <v>249</v>
       </c>
       <c r="I71" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1419</v>
       </c>
       <c r="C72" t="s">
+        <v>251</v>
+      </c>
+      <c r="D72" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" t="s">
+        <v>247</v>
+      </c>
+      <c r="G72" t="s">
+        <v>248</v>
+      </c>
+      <c r="H72" t="s">
         <v>249</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" t="s">
+      <c r="I72" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1419</v>
       </c>
       <c r="C73" t="s">
+        <v>252</v>
+      </c>
+      <c r="D73" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" t="s">
+        <v>247</v>
+      </c>
+      <c r="G73" t="s">
+        <v>52</v>
+      </c>
+      <c r="H73" t="s">
+        <v>253</v>
+      </c>
+      <c r="I73" t="s">
         <v>254</v>
-      </c>
-[...16 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1419</v>
       </c>
       <c r="C74" t="s">
         <v>255</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
-      <c r="F74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" t="s">
-        <v>52</v>
+        <v>256</v>
       </c>
       <c r="H74" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I74" t="s">
-        <v>257</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1419</v>
       </c>
       <c r="C75" t="s">
         <v>258</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="G75" t="s">
         <v>259</v>
       </c>
       <c r="H75" t="s">
         <v>260</v>
       </c>
       <c r="I75" t="s">
-        <v>5</v>
+        <v>261</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1419</v>
       </c>
       <c r="C76" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="G76" t="s">
-        <v>262</v>
+        <v>91</v>
       </c>
       <c r="H76" t="s">
         <v>263</v>
       </c>
       <c r="I76" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="C77" t="s">
         <v>265</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
-      <c r="G77" t="s">
-[...2 lines deleted...]
-      <c r="H77" t="s">
+      <c r="F77" t="s">
         <v>266</v>
       </c>
       <c r="I77" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1420</v>
       </c>
       <c r="C78" t="s">
         <v>268</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" t="s">
         <v>269</v>
       </c>
       <c r="I78" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1420</v>
       </c>
       <c r="C79" t="s">
         <v>271</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
-      <c r="F79" t="s">
+      <c r="G79" t="s">
+        <v>91</v>
+      </c>
+      <c r="H79" t="s">
         <v>272</v>
       </c>
       <c r="I79" t="s">
-        <v>273</v>
+        <v>213</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1420</v>
       </c>
       <c r="C80" t="s">
+        <v>273</v>
+      </c>
+      <c r="D80" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" t="s">
+        <v>135</v>
+      </c>
+      <c r="H80" t="s">
         <v>274</v>
       </c>
-      <c r="D80" t="s">
-[...8 lines deleted...]
-      <c r="H80" t="s">
+      <c r="I80" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1420</v>
       </c>
       <c r="C81" t="s">
         <v>276</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
-      <c r="G81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I81" t="s">
-        <v>278</v>
+        <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="C82" t="s">
+        <v>277</v>
+      </c>
+      <c r="D82" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" t="s">
+        <v>278</v>
+      </c>
+      <c r="I82" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>1421</v>
+        <v>1432</v>
       </c>
       <c r="C83" t="s">
         <v>280</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" t="s">
         <v>281</v>
       </c>
+      <c r="G83" t="s">
+        <v>282</v>
+      </c>
+      <c r="H83" t="s">
+        <v>283</v>
+      </c>
       <c r="I83" t="s">
-        <v>282</v>
+        <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1432</v>
       </c>
       <c r="C84" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="G84" t="s">
+        <v>52</v>
+      </c>
+      <c r="H84" t="s">
         <v>285</v>
       </c>
-      <c r="H84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I84" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1432</v>
       </c>
       <c r="C85" t="s">
+        <v>286</v>
+      </c>
+      <c r="D85" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" t="s">
         <v>287</v>
       </c>
-      <c r="D85" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I85" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="C86" t="s">
+        <v>288</v>
+      </c>
+      <c r="D86" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" t="s">
         <v>289</v>
       </c>
-      <c r="D86" t="s">
-[...5 lines deleted...]
-      <c r="F86" t="s">
+      <c r="I86" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="C87" t="s">
         <v>291</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" t="s">
         <v>292</v>
       </c>
       <c r="I87" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="C88" t="s">
         <v>294</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
-      <c r="F88" t="s">
+      <c r="G88" t="s">
+        <v>52</v>
+      </c>
+      <c r="H88" t="s">
         <v>295</v>
       </c>
       <c r="I88" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>1446</v>
+        <v>1500</v>
       </c>
       <c r="C89" t="s">
         <v>297</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
-      <c r="G89" t="s">
-[...3 lines deleted...]
-        <v>298</v>
+      <c r="F89" t="s">
+        <v>73</v>
       </c>
       <c r="I89" t="s">
-        <v>299</v>
+        <v>61</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>1500</v>
+        <v>1510</v>
       </c>
       <c r="C90" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" t="s">
-        <v>73</v>
+        <v>299</v>
       </c>
       <c r="I90" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>1510</v>
+        <v>1520</v>
       </c>
       <c r="C91" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" t="s">
-        <v>302</v>
+        <v>194</v>
+      </c>
+      <c r="G91" t="s">
+        <v>52</v>
+      </c>
+      <c r="H91" t="s">
+        <v>195</v>
       </c>
       <c r="I91" t="s">
-        <v>114</v>
+        <v>196</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>1520</v>
+        <v>1530</v>
       </c>
       <c r="C92" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>302</v>
       </c>
       <c r="I92" t="s">
-        <v>199</v>
+        <v>61</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>1530</v>
+        <v>1600</v>
       </c>
       <c r="C93" t="s">
+        <v>303</v>
+      </c>
+      <c r="D93" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" t="s">
         <v>304</v>
       </c>
-      <c r="D93" t="s">
-[...5 lines deleted...]
-      <c r="F93" t="s">
+      <c r="I93" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1600</v>
       </c>
       <c r="C94" t="s">
         <v>306</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" t="s">
+        <v>304</v>
+      </c>
+      <c r="I94" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>1600</v>
+        <v>1610</v>
       </c>
       <c r="C95" t="s">
+        <v>308</v>
+      </c>
+      <c r="D95" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" t="s">
         <v>309</v>
       </c>
-      <c r="D95" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I95" t="s">
-        <v>310</v>
+        <v>61</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>1610</v>
+        <v>1620</v>
       </c>
       <c r="C96" t="s">
+        <v>310</v>
+      </c>
+      <c r="D96" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" t="s">
         <v>311</v>
       </c>
-      <c r="D96" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I96" t="s">
-        <v>61</v>
+        <v>210</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>1620</v>
+        <v>1630</v>
       </c>
       <c r="C97" t="s">
+        <v>312</v>
+      </c>
+      <c r="D97" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" t="s">
         <v>313</v>
       </c>
-      <c r="D97" t="s">
-[...5 lines deleted...]
-      <c r="F97" t="s">
+      <c r="I97" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1630</v>
       </c>
       <c r="C98" t="s">
         <v>315</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="I98" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>1630</v>
+        <v>1650</v>
       </c>
       <c r="C99" t="s">
+        <v>316</v>
+      </c>
+      <c r="D99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" t="s">
+        <v>317</v>
+      </c>
+      <c r="I99" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>1650</v>
+        <v>1660</v>
       </c>
       <c r="C100" t="s">
         <v>319</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" t="s">
         <v>320</v>
       </c>
       <c r="I100" t="s">
-        <v>321</v>
+        <v>81</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1660</v>
       </c>
       <c r="C101" t="s">
+        <v>321</v>
+      </c>
+      <c r="D101" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" t="s">
         <v>322</v>
       </c>
-      <c r="D101" t="s">
-[...5 lines deleted...]
-      <c r="F101" t="s">
+      <c r="I101" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>1660</v>
+        <v>1670</v>
       </c>
       <c r="C102" t="s">
         <v>324</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" t="s">
         <v>325</v>
       </c>
       <c r="I102" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>1670</v>
+        <v>1700</v>
       </c>
       <c r="C103" t="s">
         <v>327</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" t="s">
         <v>328</v>
       </c>
       <c r="I103" t="s">
-        <v>329</v>
+        <v>210</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1700</v>
       </c>
       <c r="C104" t="s">
+        <v>329</v>
+      </c>
+      <c r="D104" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" t="s">
         <v>330</v>
       </c>
-      <c r="D104" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I104" t="s">
-        <v>213</v>
+        <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1700</v>
       </c>
       <c r="C105" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="I105" t="s">
-        <v>5</v>
+        <v>210</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1700</v>
       </c>
       <c r="C106" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I106" t="s">
-        <v>213</v>
+        <v>61</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1700</v>
       </c>
       <c r="C107" t="s">
+        <v>334</v>
+      </c>
+      <c r="D107" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" t="s">
         <v>335</v>
       </c>
-      <c r="D107" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I107" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1700</v>
       </c>
       <c r="C108" t="s">
+        <v>336</v>
+      </c>
+      <c r="D108" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" t="s">
         <v>337</v>
       </c>
-      <c r="D108" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I108" t="s">
-        <v>30</v>
+        <v>222</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1700</v>
       </c>
       <c r="C109" t="s">
+        <v>338</v>
+      </c>
+      <c r="D109" t="s">
+        <v>10</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" t="s">
         <v>339</v>
       </c>
-      <c r="D109" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I109" t="s">
-        <v>225</v>
+        <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1700</v>
       </c>
       <c r="C110" t="s">
+        <v>340</v>
+      </c>
+      <c r="D110" t="s">
+        <v>10</v>
+      </c>
+      <c r="E110" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" t="s">
         <v>341</v>
       </c>
-      <c r="D110" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I110" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1700</v>
       </c>
       <c r="C111" t="s">
+        <v>342</v>
+      </c>
+      <c r="D111" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" t="s">
         <v>343</v>
       </c>
-      <c r="D111" t="s">
-[...5 lines deleted...]
-      <c r="F111" t="s">
+      <c r="I111" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="C112" t="s">
         <v>345</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" t="s">
         <v>346</v>
       </c>
       <c r="I112" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1701</v>
       </c>
       <c r="C113" t="s">
         <v>348</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="I113" t="s">
-        <v>350</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1701</v>
       </c>
       <c r="C114" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D114" t="s">
         <v>10</v>
       </c>
       <c r="E114" t="s">
         <v>11</v>
       </c>
       <c r="F114" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="I114" t="s">
-        <v>329</v>
+        <v>210</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="C115" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="D115" t="s">
         <v>10</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" t="s">
-        <v>349</v>
+        <v>176</v>
       </c>
       <c r="I115" t="s">
-        <v>213</v>
-[...22 lines deleted...]
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">