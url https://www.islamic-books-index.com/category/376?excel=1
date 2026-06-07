--- v1 (2026-04-04)
+++ v2 (2026-06-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>الرقم الفهرسي</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
@@ -296,51 +296,51 @@
   <si>
     <t>الفوائد السنية من مجموع فتاوى ابن تيمية</t>
   </si>
   <si>
     <t>جمع - تعليق</t>
   </si>
   <si>
     <t>خالد بن جمعة الخراز</t>
   </si>
   <si>
     <t>الدار العالمية للنشر - الإسكندرية</t>
   </si>
   <si>
     <t>القواعد الحسان من كلام شيخ الإسلام أحمد بن تيمية (عقيدة، تفسير، حديث، أصول، فقه، لغة، عام)</t>
   </si>
   <si>
     <t>جمع</t>
   </si>
   <si>
     <t>د. محمد بن عبد العزيز المسند</t>
   </si>
   <si>
     <t>دار العاصمة - الرياض</t>
   </si>
   <si>
-    <t>الخلاصة التيمية - 700 نص منتقى من مجموع فتاوى شيخ الإسلام أحمد بن تيمية - خلاصة فكره وآرائه في الدين والحياة</t>
+    <t>الخلاصة التيمية - 980 نص منتقى من مجموع فتاوى شيخ الإسلام أحمد بن تيمية - خلاصة فكره وآرائه في الدين والحياة</t>
   </si>
   <si>
     <t>اختيار وجمع وترتيب</t>
   </si>
   <si>
     <t>إبراهيم بن عبد الرحمن التركي</t>
   </si>
   <si>
     <t>ما رواه ابن القيم عن شيخ الإسلام</t>
   </si>
   <si>
     <t>إبراهيم الغامدي</t>
   </si>
   <si>
     <t>تحفة العلماء بترتيب سير أعلام النبلاء (ترتيب فوائدها ترتيبا موضوعيا) (تقدم في كتب السير)</t>
   </si>
   <si>
     <t>أحمد بن سليمان / أم صفية</t>
   </si>
   <si>
     <t>تقديم</t>
   </si>
   <si>
     <t>محمد صفوت نور الدين</t>
   </si>
@@ -728,50 +728,53 @@
   <si>
     <t>للحق والحقيقة من كلام خير الخليقة</t>
   </si>
   <si>
     <t>عبد الرحمن بن محمد الدوسري (1399 هـ)</t>
   </si>
   <si>
     <t>تحقيق وتعليق</t>
   </si>
   <si>
     <t>مصطفى أبو النصر الشلبي</t>
   </si>
   <si>
     <t>دار المحمدي - جدة</t>
   </si>
   <si>
     <t>مقالات السير والتراجم والمناقب ومقدمات الكتب والتقاريظ لها للعلامة تقي الدين الهلالي رحمه الله</t>
   </si>
   <si>
     <t>تقي الدين الهلالي (1407 هـ)</t>
   </si>
   <si>
     <t>رحلتي من الرباط إلى برلين (محرم 1383 هـ)، ويليها رحلة تقي الدين الهلالي إلى شمال النرويج (1384 هـ) للشيخ مشهور حسن آل سلمان</t>
   </si>
   <si>
+    <t>رحلات الهلالي - تسع رحلات للعلامة تقي الدين الهلالي (1407 هـ) 5/1</t>
+  </si>
+  <si>
     <t>السيف القاطع للنزاع (كلام منوع في العقيدة وذكر بعض البدع والتحذير منها)</t>
   </si>
   <si>
     <t>محمد المرزوق بن عبد المؤمن الفلاتي (1417 هـ)</t>
   </si>
   <si>
     <t>تصحيح - تعليق</t>
   </si>
   <si>
     <t>الشيخ إسماعيل بن محمد الأنصاري</t>
   </si>
   <si>
     <t>جمهرة مقالات الأستاذ محمود محمد شاكر (1418 هـ)</t>
   </si>
   <si>
     <t>مكتبة الخانجي - القاهرة</t>
   </si>
   <si>
     <t>الأربعون البازية في العقيدة والعبادة والسلوك</t>
   </si>
   <si>
     <t>دار ابن الأثير - الكويت</t>
   </si>
   <si>
     <t>حديث المساء من الدروس والمحاضرات والتعليقات</t>
@@ -854,50 +857,56 @@
   <si>
     <t>نور الدين طالب</t>
   </si>
   <si>
     <t>الدرر الغوالي من كلام العلامة محمد ناصر الدين الألباني</t>
   </si>
   <si>
     <t>القسم العلمي بالدار</t>
   </si>
   <si>
     <t>دار الآثار - القاهرة</t>
   </si>
   <si>
     <t>ذكريات علي الطنطاوي (1420 هـ) 8/1</t>
   </si>
   <si>
     <t>حديث الشيخ العثيمين</t>
   </si>
   <si>
     <t>درع بن عبد الله الدرع</t>
   </si>
   <si>
     <t>دار الثلوثية - الرياض</t>
   </si>
   <si>
+    <t>شذرات من مسائل وحكايات - رشيد من محمد القيسي (1426 هـ)</t>
+  </si>
+  <si>
+    <t>سلطان بن هليل المسمار</t>
+  </si>
+  <si>
     <t>مجموع فيه من آثار سماحة الشيخ عبد الله بن عبد العزيز العقيل في الذكريات والتاريخ والتراجم</t>
   </si>
   <si>
     <t>ابن عقيل، عبد الله بن عبد العزيز (1432 هـ)</t>
   </si>
   <si>
     <t>إعداد - جمع</t>
   </si>
   <si>
     <t>محمد زياد بن عمر التكلة</t>
   </si>
   <si>
     <t>كشكول ابن عقيل (حكم ونوادر وألغاز وأقاويل)</t>
   </si>
   <si>
     <t>عبد الرحمن بن علي العسكر</t>
   </si>
   <si>
     <t>الجامع للرحلة إلى ابن عقيل، المشتمل على الإكليل والتكميل والتحجيل للفترة 1423 - 1431 هـ</t>
   </si>
   <si>
     <t>وليد بن عبد الله المنيس</t>
   </si>
   <si>
     <t>مقالات وأبحاث</t>
@@ -1068,50 +1077,56 @@
     <t>منير الجزائري</t>
   </si>
   <si>
     <t>دار الفرقان - الجزائر</t>
   </si>
   <si>
     <t>مآثر ودفاتر - أعلام عاصرتهم وذكريات ومراجعات</t>
   </si>
   <si>
     <t>علي بن محمد العمران</t>
   </si>
   <si>
     <t>مركز سطور البحث العلمي - المدينة</t>
   </si>
   <si>
     <t>في محراب القراءة بأقلام كبار الكتاب</t>
   </si>
   <si>
     <t>مقالات كبار الكتاب عن القراءة والكتاب</t>
   </si>
   <si>
     <t>فوائد حاضرة من طرر المخطوطات والكتب النادرة</t>
   </si>
   <si>
     <t>مكتبة نظام يعقوبي الخاصة - البحرين</t>
+  </si>
+  <si>
+    <t>الإفادات والحكايات والإنشادات مما رويته وسمعته من العلماء والأدباء في الحضر والرحلات</t>
+  </si>
+  <si>
+    <t>محمد بن ناصر العجمي</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1415,51 +1430,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I115"/>
+  <dimension ref="A1:I118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3233,1198 +3248,1264 @@
       </c>
       <c r="B67">
         <v>1407</v>
       </c>
       <c r="C67" t="s">
         <v>237</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
         <v>236</v>
       </c>
       <c r="I67" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>1417</v>
+        <v>1407</v>
       </c>
       <c r="C68" t="s">
         <v>238</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>25</v>
       </c>
       <c r="I68" t="s">
-        <v>210</v>
+        <v>61</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="C69" t="s">
+        <v>239</v>
+      </c>
+      <c r="D69" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" t="s">
+        <v>240</v>
+      </c>
+      <c r="G69" t="s">
+        <v>241</v>
+      </c>
+      <c r="H69" t="s">
         <v>242</v>
       </c>
-      <c r="D69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I69" t="s">
-        <v>243</v>
+        <v>210</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="C70" t="s">
+        <v>243</v>
+      </c>
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="I70" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1419</v>
       </c>
       <c r="C71" t="s">
+        <v>245</v>
+      </c>
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="I71" t="s">
         <v>246</v>
-      </c>
-[...16 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1419</v>
       </c>
       <c r="C72" t="s">
+        <v>247</v>
+      </c>
+      <c r="D72" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" t="s">
+        <v>248</v>
+      </c>
+      <c r="G72" t="s">
+        <v>249</v>
+      </c>
+      <c r="H72" t="s">
+        <v>250</v>
+      </c>
+      <c r="I72" t="s">
         <v>251</v>
-      </c>
-[...16 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1419</v>
       </c>
       <c r="C73" t="s">
         <v>252</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G73" t="s">
-        <v>52</v>
+        <v>249</v>
       </c>
       <c r="H73" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="I73" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1419</v>
       </c>
       <c r="C74" t="s">
+        <v>253</v>
+      </c>
+      <c r="D74" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" t="s">
+        <v>248</v>
+      </c>
+      <c r="G74" t="s">
+        <v>52</v>
+      </c>
+      <c r="H74" t="s">
+        <v>254</v>
+      </c>
+      <c r="I74" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1419</v>
       </c>
       <c r="C75" t="s">
+        <v>256</v>
+      </c>
+      <c r="D75" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" t="s">
+        <v>257</v>
+      </c>
+      <c r="H75" t="s">
         <v>258</v>
       </c>
-      <c r="D75" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I75" t="s">
-        <v>261</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1419</v>
       </c>
       <c r="C76" t="s">
+        <v>259</v>
+      </c>
+      <c r="D76" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76" t="s">
+        <v>260</v>
+      </c>
+      <c r="H76" t="s">
+        <v>261</v>
+      </c>
+      <c r="I76" t="s">
         <v>262</v>
-      </c>
-[...13 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>1420</v>
+        <v>1419</v>
       </c>
       <c r="C77" t="s">
+        <v>263</v>
+      </c>
+      <c r="D77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" t="s">
+        <v>91</v>
+      </c>
+      <c r="H77" t="s">
+        <v>264</v>
+      </c>
+      <c r="I77" t="s">
         <v>265</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1420</v>
       </c>
       <c r="C78" t="s">
+        <v>266</v>
+      </c>
+      <c r="D78" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" t="s">
+        <v>267</v>
+      </c>
+      <c r="I78" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1420</v>
       </c>
       <c r="C79" t="s">
+        <v>269</v>
+      </c>
+      <c r="D79" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" t="s">
+        <v>270</v>
+      </c>
+      <c r="I79" t="s">
         <v>271</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1420</v>
       </c>
       <c r="C80" t="s">
+        <v>272</v>
+      </c>
+      <c r="D80" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" t="s">
+        <v>91</v>
+      </c>
+      <c r="H80" t="s">
         <v>273</v>
       </c>
-      <c r="D80" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I80" t="s">
-        <v>275</v>
+        <v>213</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1420</v>
       </c>
       <c r="C81" t="s">
+        <v>274</v>
+      </c>
+      <c r="D81" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" t="s">
+        <v>135</v>
+      </c>
+      <c r="H81" t="s">
+        <v>275</v>
+      </c>
+      <c r="I81" t="s">
         <v>276</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="C82" t="s">
         <v>277</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
-      <c r="F82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I82" t="s">
-        <v>279</v>
+        <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>1432</v>
+        <v>1421</v>
       </c>
       <c r="C83" t="s">
+        <v>278</v>
+      </c>
+      <c r="D83" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" t="s">
+        <v>279</v>
+      </c>
+      <c r="I83" t="s">
         <v>280</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>1432</v>
+        <v>1426</v>
       </c>
       <c r="C84" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" t="s">
-        <v>281</v>
-[...8 lines deleted...]
-        <v>61</v>
+        <v>282</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1432</v>
       </c>
       <c r="C85" t="s">
+        <v>283</v>
+      </c>
+      <c r="D85" t="s">
+        <v>10</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" t="s">
+        <v>284</v>
+      </c>
+      <c r="G85" t="s">
+        <v>285</v>
+      </c>
+      <c r="H85" t="s">
         <v>286</v>
       </c>
-      <c r="D85" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I85" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>1434</v>
+        <v>1432</v>
       </c>
       <c r="C86" t="s">
+        <v>287</v>
+      </c>
+      <c r="D86" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" t="s">
+        <v>284</v>
+      </c>
+      <c r="G86" t="s">
+        <v>52</v>
+      </c>
+      <c r="H86" t="s">
         <v>288</v>
       </c>
-      <c r="D86" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I86" t="s">
-        <v>290</v>
+        <v>61</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>1442</v>
+        <v>1432</v>
       </c>
       <c r="C87" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="I87" t="s">
-        <v>293</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>1446</v>
+        <v>1434</v>
       </c>
       <c r="C88" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
-      <c r="G88" t="s">
-[...3 lines deleted...]
-        <v>295</v>
+      <c r="F88" t="s">
+        <v>292</v>
       </c>
       <c r="I88" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>1500</v>
+        <v>1442</v>
       </c>
       <c r="C89" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" t="s">
-        <v>73</v>
+        <v>295</v>
       </c>
       <c r="I89" t="s">
-        <v>61</v>
+        <v>296</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>1510</v>
+        <v>1446</v>
       </c>
       <c r="C90" t="s">
+        <v>297</v>
+      </c>
+      <c r="D90" t="s">
+        <v>10</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" t="s">
+        <v>52</v>
+      </c>
+      <c r="H90" t="s">
         <v>298</v>
       </c>
-      <c r="D90" t="s">
-[...5 lines deleted...]
-      <c r="F90" t="s">
+      <c r="I90" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>1520</v>
+        <v>1500</v>
       </c>
       <c r="C91" t="s">
         <v>300</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>73</v>
       </c>
       <c r="I91" t="s">
-        <v>196</v>
+        <v>61</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>1530</v>
+        <v>1510</v>
       </c>
       <c r="C92" t="s">
         <v>301</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" t="s">
         <v>302</v>
       </c>
       <c r="I92" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>1600</v>
+        <v>1520</v>
       </c>
       <c r="C93" t="s">
         <v>303</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" t="s">
-        <v>304</v>
+        <v>194</v>
+      </c>
+      <c r="G93" t="s">
+        <v>52</v>
+      </c>
+      <c r="H93" t="s">
+        <v>195</v>
       </c>
       <c r="I93" t="s">
-        <v>305</v>
+        <v>196</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>1600</v>
+        <v>1530</v>
       </c>
       <c r="C94" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="I94" t="s">
-        <v>307</v>
+        <v>61</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>1610</v>
+        <v>1600</v>
       </c>
       <c r="C95" t="s">
+        <v>306</v>
+      </c>
+      <c r="D95" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" t="s">
+        <v>307</v>
+      </c>
+      <c r="I95" t="s">
         <v>308</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>1620</v>
+        <v>1600</v>
       </c>
       <c r="C96" t="s">
+        <v>309</v>
+      </c>
+      <c r="D96" t="s">
+        <v>10</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" t="s">
+        <v>307</v>
+      </c>
+      <c r="I96" t="s">
         <v>310</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>1630</v>
+        <v>1610</v>
       </c>
       <c r="C97" t="s">
+        <v>311</v>
+      </c>
+      <c r="D97" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" t="s">
         <v>312</v>
       </c>
-      <c r="D97" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I97" t="s">
-        <v>314</v>
+        <v>61</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>1630</v>
+        <v>1620</v>
       </c>
       <c r="C98" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="I98" t="s">
-        <v>314</v>
+        <v>210</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="C99" t="s">
+        <v>315</v>
+      </c>
+      <c r="D99" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" t="s">
         <v>316</v>
       </c>
-      <c r="D99" t="s">
-[...5 lines deleted...]
-      <c r="F99" t="s">
+      <c r="I99" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>1660</v>
+        <v>1630</v>
       </c>
       <c r="C100" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="I100" t="s">
-        <v>81</v>
+        <v>317</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>1660</v>
+        <v>1650</v>
       </c>
       <c r="C101" t="s">
+        <v>319</v>
+      </c>
+      <c r="D101" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" t="s">
+        <v>320</v>
+      </c>
+      <c r="I101" t="s">
         <v>321</v>
-      </c>
-[...10 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>1670</v>
+        <v>1660</v>
       </c>
       <c r="C102" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="I102" t="s">
-        <v>326</v>
+        <v>81</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>1700</v>
+        <v>1660</v>
       </c>
       <c r="C103" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="I103" t="s">
-        <v>210</v>
+        <v>326</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>1700</v>
+        <v>1670</v>
       </c>
       <c r="C104" t="s">
+        <v>327</v>
+      </c>
+      <c r="D104" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" t="s">
+        <v>328</v>
+      </c>
+      <c r="I104" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1700</v>
       </c>
       <c r="C105" t="s">
+        <v>330</v>
+      </c>
+      <c r="D105" t="s">
+        <v>10</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105" t="s">
         <v>331</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
       <c r="I105" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1700</v>
       </c>
       <c r="C106" t="s">
         <v>332</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" t="s">
         <v>333</v>
       </c>
       <c r="I106" t="s">
-        <v>61</v>
+        <v>5</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1700</v>
       </c>
       <c r="C107" t="s">
         <v>334</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="I107" t="s">
-        <v>30</v>
+        <v>210</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1700</v>
       </c>
       <c r="C108" t="s">
+        <v>335</v>
+      </c>
+      <c r="D108" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" t="s">
         <v>336</v>
       </c>
-      <c r="D108" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I108" t="s">
-        <v>222</v>
+        <v>61</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1700</v>
       </c>
       <c r="C109" t="s">
+        <v>337</v>
+      </c>
+      <c r="D109" t="s">
+        <v>10</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" t="s">
         <v>338</v>
       </c>
-      <c r="D109" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I109" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1700</v>
       </c>
       <c r="C110" t="s">
+        <v>339</v>
+      </c>
+      <c r="D110" t="s">
+        <v>10</v>
+      </c>
+      <c r="E110" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" t="s">
         <v>340</v>
       </c>
-      <c r="D110" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I110" t="s">
-        <v>5</v>
+        <v>222</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>1700</v>
       </c>
       <c r="C111" t="s">
+        <v>341</v>
+      </c>
+      <c r="D111" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" t="s">
         <v>342</v>
       </c>
-      <c r="D111" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I111" t="s">
-        <v>344</v>
+        <v>85</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>1701</v>
+        <v>1700</v>
       </c>
       <c r="C112" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="I112" t="s">
-        <v>347</v>
+        <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>1701</v>
+        <v>1700</v>
       </c>
       <c r="C113" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" t="s">
         <v>346</v>
       </c>
       <c r="I113" t="s">
-        <v>326</v>
+        <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1701</v>
       </c>
       <c r="C114" t="s">
+        <v>348</v>
+      </c>
+      <c r="D114" t="s">
+        <v>10</v>
+      </c>
+      <c r="E114" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" t="s">
         <v>349</v>
       </c>
-      <c r="D114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I114" t="s">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
+        <v>1701</v>
+      </c>
+      <c r="C115" t="s">
+        <v>351</v>
+      </c>
+      <c r="D115" t="s">
+        <v>10</v>
+      </c>
+      <c r="E115" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" t="s">
+        <v>349</v>
+      </c>
+      <c r="I115" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116">
+        <v>1701</v>
+      </c>
+      <c r="C116" t="s">
+        <v>352</v>
+      </c>
+      <c r="D116" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" t="s">
+        <v>349</v>
+      </c>
+      <c r="I116" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117">
         <v>1702</v>
       </c>
-      <c r="C115" t="s">
-[...8 lines deleted...]
-      <c r="F115" t="s">
+      <c r="C117" t="s">
+        <v>353</v>
+      </c>
+      <c r="D117" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" t="s">
         <v>176</v>
       </c>
-      <c r="I115" t="s">
-        <v>351</v>
+      <c r="I117" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118">
+        <v>1800</v>
+      </c>
+      <c r="C118" t="s">
+        <v>355</v>
+      </c>
+      <c r="D118" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118" t="s">
+        <v>356</v>
+      </c>
+      <c r="I118" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">