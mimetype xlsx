--- v0 (2025-10-21)
+++ v1 (2026-04-04)
@@ -209,51 +209,51 @@
   <si>
     <t>مكتبة نظام يعقوبي الخاصة - البحرين</t>
   </si>
   <si>
     <t>إزالة الشك والعي في الجواب على سؤال الوالد السيد عبد الحي حسين بن محسن الأنصاري (1327 هـ)، ومعه: المكتوب اللطيف إلى المحدث العلامة الشريف – رسالتان في الإجازة العامة</t>
   </si>
   <si>
     <t>محمد شمس الحق بن أمير العظيم آبادي (1329 هـ)</t>
   </si>
   <si>
     <t>د. عبد الله بن ناجي المخلافي</t>
   </si>
   <si>
     <t>دار المحدث - الرياض</t>
   </si>
   <si>
     <t>جمال الدين القاسمي (1332 هـ) - سيرته الذاتية بقلمه، ويليه: شيوخه وإجازاتهم له، تلاميذه وإجازاته</t>
   </si>
   <si>
     <t>جمع وتحقيق</t>
   </si>
   <si>
     <t>مجموع رسائل وإجازات ونظم الشيخ إبراهيم بن صالح بن عيسى النجدي (1343 هـ)</t>
   </si>
   <si>
-    <t>ناصر بن سعود السلامة</t>
+    <t>ناصر بن سعود السلامة (1447 هـ)</t>
   </si>
   <si>
     <t>دار الصميعي - الرياض</t>
   </si>
   <si>
     <t>الدر النفيس في إجازات ومرويات الإمام عبد الحميد بن باديس (1358 هـ)</t>
   </si>
   <si>
     <t>لحسن بن علجية</t>
   </si>
   <si>
     <t>دار ابن حزم - بيروت</t>
   </si>
   <si>
     <t>الثبت العالي الرفيع في إسناد أهل العلم والتوقيع، ومعه تراجم العلماء المعاصرين</t>
   </si>
   <si>
     <t>سليمان بن عبد الرحمن الصنيع النجدي (1389 هـ)</t>
   </si>
   <si>
     <t>عبد الإله بن عثمان الشايع</t>
   </si>
   <si>
     <t>الثمر الينيع في إجازات الصنيع، وفي ضمنه: الثبت العالي الرفيع في إسناد أهل العلم والتوقيع، لسليمان بن عبد الرحمن الصنيع (1389 هـ)</t>
   </si>