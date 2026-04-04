--- v0 (2025-10-21)
+++ v1 (2026-04-04)
@@ -12,4382 +12,1160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1444">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
     <t>الناشر</t>
   </si>
   <si>
-    <t>تيسير اللطيف الخبير شرح مقدمة في أصول التفسير، لشيخ الإسلام ابن تيمية رحمه الله</t>
+    <t>تفسير جزء الأحقاف</t>
   </si>
   <si>
     <t>التفسير</t>
   </si>
   <si>
-    <t>أصول تفسير</t>
-[...29 lines deleted...]
-    <t>عبد العزيز بن ناصر الشعيبي (1414 هـ)</t>
+    <t>أجزاء في التفسير</t>
+  </si>
+  <si>
+    <t>سعد بن ناصر الشثري</t>
+  </si>
+  <si>
+    <t>دار كنوز أشبيليا - الرياض</t>
+  </si>
+  <si>
+    <t>مفردات القرآن من كتاب التحرير والتنوير لابن عاشور (1393 هـ) 5/1</t>
+  </si>
+  <si>
+    <t>بحوث لغوية</t>
+  </si>
+  <si>
+    <t>عناية</t>
+  </si>
+  <si>
+    <t>فايز بن سياف السريح</t>
+  </si>
+  <si>
+    <t>دار القلم - دمشق</t>
+  </si>
+  <si>
+    <t>شرح دفع إيهام الاضطراب عن آيات الكتاب</t>
+  </si>
+  <si>
+    <t>المشكل في القرآن الكريم</t>
+  </si>
+  <si>
+    <t>الأحاديث الضعيفة في العقيدة 4/1</t>
+  </si>
+  <si>
+    <t>العقيدة</t>
+  </si>
+  <si>
+    <t>بحوث في علم العقيدة</t>
+  </si>
+  <si>
+    <t>علي بن جاد الله</t>
+  </si>
+  <si>
+    <t>دار اللؤلؤة - مصر</t>
+  </si>
+  <si>
+    <t>رسالة في الاعتقاد، المشهورة بـ: لمعة الاعتقاد الهادي إلى سبيل الرشاد</t>
+  </si>
+  <si>
+    <t>متون كتب العقائد (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>ابن قدامة، عبد الله بن أحمد المقدسي (620 هـ)</t>
+  </si>
+  <si>
+    <t>دراسة وتحقيق</t>
+  </si>
+  <si>
+    <t>د. محمد بن عبد الرحمن بن عريعر</t>
+  </si>
+  <si>
+    <t>ركائز للنشر - الكويت</t>
+  </si>
+  <si>
+    <t>شرح (سلم الوصول إلى علم الأصول)، للشيخ حافظ الحكمي</t>
+  </si>
+  <si>
+    <t>منظومات في العقيدة</t>
+  </si>
+  <si>
+    <t>عبد الرحمن بن صالح المحمود</t>
+  </si>
+  <si>
+    <t>دار الفضيلة - الرياض</t>
+  </si>
+  <si>
+    <t>جهود شيخ الإسلام ابن تيمية رحمه الله في تقرير مسألة الكلام والرد على المخالفين</t>
+  </si>
+  <si>
+    <t>بحوث في إثبات صفة الكلام لله تعالى، وإثبات أن القرآن كلام الله غير مخلوق</t>
+  </si>
+  <si>
+    <t>بو فلجة بن بلقاسم بن عباس</t>
+  </si>
+  <si>
+    <t>دار الأماجد - بيروت</t>
+  </si>
+  <si>
+    <t>فصل في فناء الجنة والنار</t>
+  </si>
+  <si>
+    <t>بحوث في مسائل عقدية مفردة</t>
+  </si>
+  <si>
+    <t>ابن تيمية، أحمد بن عبد الحليم (728 هـ)</t>
+  </si>
+  <si>
+    <t>تحقيق</t>
+  </si>
+  <si>
+    <t>د. خالد بن منصور المطلق</t>
+  </si>
+  <si>
+    <t>دار الظاهرية - الكويت</t>
+  </si>
+  <si>
+    <t>القول بالفصل في رد شبهة مسألة العذر بالجهل</t>
+  </si>
+  <si>
+    <t>عبد الله بن صالح العبيلان</t>
   </si>
   <si>
     <t>تقديم الشيخ</t>
   </si>
   <si>
     <t>صالح بن فوزان الفوزان</t>
   </si>
   <si>
-    <t>الرئاسة العامة لإدارات البحوث - الرياض</t>
-[...29 lines deleted...]
-    <t>صالح عرفات، محمد الشنقيطي، خالد عبد الحميد</t>
+    <t>جمعية تحقيق</t>
+  </si>
+  <si>
+    <t>الإيمان</t>
+  </si>
+  <si>
+    <t>بحوث تأصيلية في الإيمان</t>
+  </si>
+  <si>
+    <t>سيد بن رجب</t>
+  </si>
+  <si>
+    <t>الإصابة في بيان عقيدة أهل السنة في الصحابة</t>
+  </si>
+  <si>
+    <t>العقيدة في الصحابة وآل البيت وفضائلهم</t>
+  </si>
+  <si>
+    <t>دغش بن شبيب العجمي</t>
+  </si>
+  <si>
+    <t>مكتبة دار النصيحة - المدينة</t>
+  </si>
+  <si>
+    <t>شرح كتاب التوحيد - من تقريرات الشيخ محمد بن إبراهيم رحمه الله 3/1</t>
+  </si>
+  <si>
+    <t>التوحيد</t>
+  </si>
+  <si>
+    <t>شروح كتاب التوحيد لشيخ الإسلام محمد بن عبد الوهاب</t>
+  </si>
+  <si>
+    <t>كتبه</t>
+  </si>
+  <si>
+    <t>محمد بن عبد الرحمن بن قاسم</t>
+  </si>
+  <si>
+    <t>بداية المستفيد ونهاية المفيد شرح كتاب التوحيد</t>
+  </si>
+  <si>
+    <t>محمد الخميس ومحمد طاهري</t>
+  </si>
+  <si>
+    <t>دار لطائف - الكويت</t>
+  </si>
+  <si>
+    <t>المجموع في تقرير العقيدة السنية من كلام علماء الحنفية على كتاب (التوحيد) 2/1</t>
+  </si>
+  <si>
+    <t>شاب الدين سيدوف</t>
+  </si>
+  <si>
+    <t>مركز سطور البحث العلمي - المدينة</t>
+  </si>
+  <si>
+    <t>صيانة الإنسان عن وسوسة الشيخ دحلان 2/1</t>
+  </si>
+  <si>
+    <t>شبهات في التوحيد والرد عليها</t>
+  </si>
+  <si>
+    <t>محمد بشير السهسواني الهندي (1326 هـ)</t>
+  </si>
+  <si>
+    <t>محمد بن طاهر تيقمونين</t>
+  </si>
+  <si>
+    <t>دار المنهاج - جدة</t>
+  </si>
+  <si>
+    <t>تكريم المؤمنين</t>
+  </si>
+  <si>
+    <t>أصول الدين ومحاسنه ومزاياه</t>
+  </si>
+  <si>
+    <t>محاسن الدين الإسلامي</t>
+  </si>
+  <si>
+    <t>هاني توفيق أسعد</t>
+  </si>
+  <si>
+    <t>شرح منسك ابن بلبان</t>
+  </si>
+  <si>
+    <t>أركان الإسلام</t>
+  </si>
+  <si>
+    <t>صفة الحج والعمرة</t>
+  </si>
+  <si>
+    <t>أحمد بن ناصر القعيمي</t>
+  </si>
+  <si>
+    <t>عبد الله بن علي السليمان آل غيهب</t>
+  </si>
+  <si>
+    <t>دار العمرية - الرياض</t>
+  </si>
+  <si>
+    <t>إتحاف الأسياد بما دونه قلمي في رحلتي إلى مكة وغيرها من البلاد - يحتوي على تراجم وتعليقات وسؤالات وسماعات ووجادات 5/1</t>
+  </si>
+  <si>
+    <t>علوم الحديث</t>
+  </si>
+  <si>
+    <t>فوائد وبحوث في مصطلح الحديث</t>
+  </si>
+  <si>
+    <t>محمد بن علي الصومعي</t>
+  </si>
+  <si>
+    <t>دار الاستقامة - مصر</t>
+  </si>
+  <si>
+    <t>النكت الملاح على مقدمة ابن الصلاح</t>
+  </si>
+  <si>
+    <t>كتاب (علوم الحديث) لابن الصلاح وما عُمِل عليه (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>طارق بن عوض الله</t>
+  </si>
+  <si>
+    <t>دار روائع الكتاب - الرياض</t>
+  </si>
+  <si>
+    <t>تاريخ واسط</t>
+  </si>
+  <si>
+    <t>التواريخ (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>أسلم بن سهل الرزاز الواسطي، المعروف بـ (بحشل) (292 هـ)</t>
+  </si>
+  <si>
+    <t>إدريس العبد</t>
+  </si>
+  <si>
+    <t>دار المعاني - الكويت</t>
+  </si>
+  <si>
+    <t>تاريخ ميافارقين</t>
+  </si>
+  <si>
+    <t>النرشخي، محمد بن جعفر (348 هـ)</t>
+  </si>
+  <si>
+    <t>تحقيق ودراسة</t>
+  </si>
+  <si>
+    <t>د. كريم الخولي و يوسف بالوكن</t>
+  </si>
+  <si>
+    <t>نوبهار - تركيا</t>
+  </si>
+  <si>
+    <t>المغني في الضعفاء 2/1</t>
+  </si>
+  <si>
+    <t>الضعفاء والوضاعين (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>شمس الدين الذهبي، محمد بن أحمد (748 هـ)</t>
+  </si>
+  <si>
+    <t>د. نور الدين عتر</t>
+  </si>
+  <si>
+    <t>دار المنهاج القويم - دمشق</t>
+  </si>
+  <si>
+    <t>حاشية الشيخ العلامة محمد بن علي الإتيوبي على كتاب تقريب التهذيب، ويليها تعليقات الشيخ عبد المحسن بن حمد العباد على مواضع من كتاب: تقريب التهذيب</t>
+  </si>
+  <si>
+    <t>الكمال في أسماء الرجال ومختصراته (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>جمع وإعداد</t>
+  </si>
+  <si>
+    <t>محمد بن عبيد الشحي</t>
+  </si>
+  <si>
+    <t>الإمام أبو جعفر النحاس (238 هـ) وأثره في الحديث وعلومه</t>
+  </si>
+  <si>
+    <t>جهود علماء في علم الحديث (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>علي بن محمد العمران</t>
+  </si>
+  <si>
+    <t>الإمام أبو جعفر ابن النحاس وأثره في الحديث وعلومه</t>
+  </si>
+  <si>
+    <t>الخبر الفصيح الجامع لفوائد مسند البخاري الصحيح 3/1</t>
+  </si>
+  <si>
+    <t>الحديث</t>
+  </si>
+  <si>
+    <t>شروحات وبحوث في صحيح البخاري</t>
+  </si>
+  <si>
+    <t>ابن التين، عبد الواحد بن عمر المالكي (611 هـ)</t>
+  </si>
+  <si>
+    <t>عطاءات العلم - الرياض</t>
+  </si>
+  <si>
+    <t>دار عطاءات العلم - الرياض</t>
+  </si>
+  <si>
+    <t>البدر المنير الساري في الكلام على صحيح البخاري 2/1</t>
+  </si>
+  <si>
+    <t>عبد الكريم بن عبد النور الحلبي (735 هـ)</t>
+  </si>
+  <si>
+    <t>اللجنة العلمية بدار الكمال المتحدة</t>
+  </si>
+  <si>
+    <t>كتاب الالزام والتتبع</t>
+  </si>
+  <si>
+    <t>كتب تعنى بالصحيحين</t>
+  </si>
+  <si>
+    <t>الدارقطني، علي بن عمر (385 هـ)</t>
+  </si>
+  <si>
+    <t>عصام بن بديع العوضي الخزرجي</t>
+  </si>
+  <si>
+    <t>مكتبة الرشد - الرياض</t>
+  </si>
+  <si>
+    <t>المسند25/1</t>
+  </si>
+  <si>
+    <t>كتب الإمام أحمد المسندة (المسند والزهد)</t>
+  </si>
+  <si>
+    <t>أحمد بن حنبل (241 هـ)</t>
+  </si>
+  <si>
+    <t>مركز البحوث وتقنية المعلومات</t>
+  </si>
+  <si>
+    <t>دار التأصيل - القاهرة</t>
+  </si>
+  <si>
+    <t>الغرائب الملتقطة من مسند الفردوس، المسمى (زهر الفردوس)</t>
+  </si>
+  <si>
+    <t>بقية كتب الحديث - عام (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>ابن حجر، أحمد بن علي العسقلاني (852 هـ)</t>
+  </si>
+  <si>
+    <t>تحقيق وتخريج وتعليق</t>
+  </si>
+  <si>
+    <t>مجموعة من الباحثين</t>
+  </si>
+  <si>
+    <t>جمعية دار البر - دبي</t>
+  </si>
+  <si>
+    <t>الجزء فيه من مجالس محمد بن علي النقاش الأصبهاني</t>
+  </si>
+  <si>
+    <t>أجزاء حديثية (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>النقاش، محمد بن علي الأصبهاني (414 هـ)</t>
+  </si>
+  <si>
+    <t>خالد بن محمد الأنصاري</t>
+  </si>
+  <si>
+    <t>فوائد العراقيين</t>
+  </si>
+  <si>
+    <t>جامع معمر بن راشد 6/1</t>
+  </si>
+  <si>
+    <t>كتب المصنفات والآثار</t>
+  </si>
+  <si>
+    <t>معمر بن راشد الأزدي (153 هـ)</t>
   </si>
   <si>
     <t>إشراف</t>
   </si>
   <si>
-    <t>الشيخ صالح بن عبد الله بن حميد</t>
-[...14 lines deleted...]
-    <t>تهذيب (تفسير القرآن الحكيم) المعروف بتفسير المنار للشيخ محمد رشيد رضا 5/1</t>
+    <t>د. أحمد معبد عبد الكريم</t>
+  </si>
+  <si>
+    <t>العلل المتناهية في الأحاديث الواهية</t>
+  </si>
+  <si>
+    <t>الأحاديث والآثار الضعيفة والموضوعة</t>
+  </si>
+  <si>
+    <t>ابن الجوزي، عبد الرحمن بن علي البغدادي (597 هـ)</t>
+  </si>
+  <si>
+    <t>رامز خالد حاج حسن</t>
+  </si>
+  <si>
+    <t>مؤسسة الرسالة - بيروت</t>
+  </si>
+  <si>
+    <t>الأربعون الذوقية - أربعون حديثا مع شرحها في الذوق واحترام الآخرين</t>
+  </si>
+  <si>
+    <t>أحاديث موضوعية</t>
+  </si>
+  <si>
+    <t>محمد بن عبد الرحمن العريفي</t>
+  </si>
+  <si>
+    <t>دار الحضارة - الرياض</t>
+  </si>
+  <si>
+    <t>الفوائد السنية في شرح الألفية - وهو شرح لألفيته 1032 بيتا في أصول الفقه 5/1</t>
+  </si>
+  <si>
+    <t>أصول الفقه والقواعد الفقهية ومقاصد الشريعة</t>
+  </si>
+  <si>
+    <t>مطولات في أصول الفقه (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>محمد بن عبد الدايم البرماوي (831 هـ)</t>
+  </si>
+  <si>
+    <t>عبد الله رمضان موسى</t>
+  </si>
+  <si>
+    <t>دار النصيحة - المدينة</t>
+  </si>
+  <si>
+    <t>أقوال الصحابة الفقهية التي لا يعرف لها مخالف وأثرها في الاختلاف الفقهي 4/1</t>
+  </si>
+  <si>
+    <t>الفقه</t>
+  </si>
+  <si>
+    <t>بحوث في علم الفقه، ومناهج فقهاء</t>
+  </si>
+  <si>
+    <t>خلود بنت طارق الفياض</t>
+  </si>
+  <si>
+    <t>دار أطلس الخضراء - الرياض</t>
+  </si>
+  <si>
+    <t>شرح الجامع الصغير للشيباني الحنفي 2/1</t>
+  </si>
+  <si>
+    <t>الفقه الحنفي (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>السرخسي، محمد بن أحمد (483 هـ)</t>
+  </si>
+  <si>
+    <t>د. أرطغل بوبينوكالن</t>
+  </si>
+  <si>
+    <t>دار الرياحين - بيروت</t>
+  </si>
+  <si>
+    <t>المسائل التي خالف فيها شمس الدين ابن مفلح شيخه ابن تيمية في كتاب (الفروع)</t>
+  </si>
+  <si>
+    <t>مطولات في الفقه الحنبلي (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>إسماعيل إبراهيم الزبن</t>
+  </si>
+  <si>
+    <t>شرح المحرر في الحديث 4/1</t>
+  </si>
+  <si>
+    <t>كتب الحديث المصنفة على أبواب الفقه - عام (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>المرتب في أحاديث الأحكام - وهو اختصار للمحرر في الحديث لابن عبد الهادي</t>
+  </si>
+  <si>
+    <t>أحمد بن إسماعيل الفرنوي الشافعي (787 هـ)</t>
+  </si>
+  <si>
+    <t>ياسر بن عبد العزيز الثميري</t>
+  </si>
+  <si>
+    <t>مجموعة الحديث على أبواب الفقه، للشيخ محمد بن عبد الوهاب - شرح لى باب الإمامة</t>
+  </si>
+  <si>
+    <t>د. سلمان بن جابر السويلم</t>
+  </si>
+  <si>
+    <t>مكتبة الإمام الذهبي - الكويت</t>
+  </si>
+  <si>
+    <t>زوائد كتاب (مجموع الحديث على أبواب الفقه) على كتاب (المنتقى) لمجد الدين أبي البركات ابن تيمية رحمه الله - من بداية الكتاب إلى نهاية باب صلاة الجنائز - جمعا ودراسة</t>
+  </si>
+  <si>
+    <t>معاذ بن عبد الله الهندي</t>
+  </si>
+  <si>
+    <t>د. صالح بن عبد الله عسيري</t>
+  </si>
+  <si>
+    <t>الجامعة الإسلامية - المدينة</t>
+  </si>
+  <si>
+    <t>شرح بلوغ المرام 16/1</t>
+  </si>
+  <si>
+    <t>كتب الحديث المصنفة على أبواب الفقه - بلوغ المرام</t>
+  </si>
+  <si>
+    <t>ابن باز، عبد العزيز بن عبد الله (1420 هـ)</t>
+  </si>
+  <si>
+    <t>د. عبد العزيز بن قاسم و د. عمر الحفيان</t>
+  </si>
+  <si>
+    <t>دار الدرر - الرياض</t>
+  </si>
+  <si>
+    <t>المنحة في تخريج أحاديث وآثار شرح العمدة 5/1</t>
+  </si>
+  <si>
+    <t>تخريج أحاديث كتب الفقه</t>
+  </si>
+  <si>
+    <t>خالد بن ضيف الله الشلاحي</t>
+  </si>
+  <si>
+    <t>مكتبة دار المنهاج القويم - دمشق</t>
+  </si>
+  <si>
+    <t>الكتاب الثالث من البيوع</t>
+  </si>
+  <si>
+    <t>فقه الأموال والمعاملات</t>
+  </si>
+  <si>
+    <t>يحيى بن سلام البصري (200 هـ)</t>
+  </si>
+  <si>
+    <t>د. محمد بن عبد الله الحمادي</t>
+  </si>
+  <si>
+    <t>الإجابة لإيراد ما استدركته عائشة على الصحابة</t>
+  </si>
+  <si>
+    <t>بحوث فقهية</t>
+  </si>
+  <si>
+    <t>الزركشي، محمد بن عبد الله الشافعي (794 هـ)</t>
+  </si>
+  <si>
+    <t>د. عمرو شوقي عبد العظيم</t>
+  </si>
+  <si>
+    <t>دار الفتح - عمَّان</t>
+  </si>
+  <si>
+    <t>عقيدة الشيعة - اختصار لكتاب (أصول مذهب الشيعة الإثني عشرية)</t>
+  </si>
+  <si>
+    <t>الأديان والفرق</t>
+  </si>
+  <si>
+    <t>الشيعة والرافضة</t>
+  </si>
+  <si>
+    <t>ناصر بن عبد الله القفاري</t>
   </si>
   <si>
     <t>إعداد</t>
   </si>
   <si>
-    <t>مركز سلف للبحوث والدراسات - مكة</t>
-[...29 lines deleted...]
-    <t>صلاح الدين محمد بلال</t>
+    <t>اللجنة العلمية بدار العقيدة</t>
+  </si>
+  <si>
+    <t>دار العقيدة - الرياض</t>
+  </si>
+  <si>
+    <t>المناظرة بين السنة والرافضة</t>
+  </si>
+  <si>
+    <t>جال الدين أبي المحاسن يوسف الواسطي (من علماء القرن التاسع)</t>
+  </si>
+  <si>
+    <t>تحقيق وتعليق</t>
+  </si>
+  <si>
+    <t>د. خالد بن عبد العزيز الجناحي</t>
+  </si>
+  <si>
+    <t>دار الآل والصحب - الرياض</t>
+  </si>
+  <si>
+    <t>مصادر الفكر الباطني عند الإسماعيلية وآثاره</t>
+  </si>
+  <si>
+    <t>الإسماعيلية</t>
+  </si>
+  <si>
+    <t>سلمان بن نشمي العنزي</t>
+  </si>
+  <si>
+    <t>التعليق على الأناجيل الأربعة والتوراة وكتب الأنبياء الاثني عشر</t>
+  </si>
+  <si>
+    <t>اليهودية والنصرانية</t>
+  </si>
+  <si>
+    <t>سليمان بن عبد القوي الطوفي الحنبلي (716 هـ)</t>
+  </si>
+  <si>
+    <t>د.موسى بن محمد الزهراني</t>
+  </si>
+  <si>
+    <t>الديانة الزرادشتية (المجوسية)</t>
+  </si>
+  <si>
+    <t>أديان الهند - البوذية والهندوسية - وأديان أفريقيا الوثنية</t>
+  </si>
+  <si>
+    <t>عبد الرحمن بن غالب العواجي</t>
+  </si>
+  <si>
+    <t>آثار فضيلة الشيخ محمد الطاهر ابن عاشور 17/1</t>
+  </si>
+  <si>
+    <t>فتاوى ومجاميع رسائل ومؤلفات</t>
+  </si>
+  <si>
+    <t>فتاوى لعلماء شتى</t>
+  </si>
+  <si>
+    <t>محمد الطاهر بن عاشور (1393 هـ)</t>
+  </si>
+  <si>
+    <t>دار الفوائد للنشر - بيروت</t>
+  </si>
+  <si>
+    <t>مجموع رسائل الشيخ العلامة المحتسب عمر بن حسن بن حسين آل الشيخ (1395 هـ)</t>
+  </si>
+  <si>
+    <t>عمر بن حسن بن حسين آل الشيخ (1395 هـ)</t>
+  </si>
+  <si>
+    <t>د. ناصر بن سعود السلامة</t>
+  </si>
+  <si>
+    <t>دار الصميعي - الرياض</t>
+  </si>
+  <si>
+    <t>مجموع الشروح الفقهية 35/1</t>
+  </si>
+  <si>
+    <t>د. يحيى بن أحمد الزامل</t>
+  </si>
+  <si>
+    <t>دار إيلاف الدولية - الكويت</t>
+  </si>
+  <si>
+    <t>الفوائد والفرائد المحققة</t>
+  </si>
+  <si>
+    <t>جمع وترتيب وتحقيق</t>
+  </si>
+  <si>
+    <t>د. صالح الحسن الغامدي</t>
+  </si>
+  <si>
+    <t>مختصر فتاوى ابن عثيمين 2/1 - العبادات</t>
+  </si>
+  <si>
+    <t>أحمد بن ناصر الطيار</t>
+  </si>
+  <si>
+    <t>الفقه المختار من كلام الأخيار 7/1</t>
+  </si>
+  <si>
+    <t>عبد الله بن عبد الرحمن البسام (1423 هـ)</t>
+  </si>
+  <si>
+    <t>صالح بن عبد الله بن حميد</t>
+  </si>
+  <si>
+    <t>دار الميمان - الرياض</t>
+  </si>
+  <si>
+    <t>نور اليقين في سيرة سيد المرسلين</t>
+  </si>
+  <si>
+    <t>سيرة النبي صلى الله عليه وسلم والصحابة وقصص الأنبياء</t>
+  </si>
+  <si>
+    <t>سيرة الرسول صلى الله عليه وسلم (مرتبة بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>محمد الخضري (1345 هـ)</t>
+  </si>
+  <si>
+    <t>عبده علي كوشك</t>
+  </si>
+  <si>
+    <t>اليمامة - دمشق</t>
+  </si>
+  <si>
+    <t>المهذب في سيرة النبي محمد - صلى الله عليه وسلم</t>
+  </si>
+  <si>
+    <t>علي العمران وعبد العزيز الحمين</t>
+  </si>
+  <si>
+    <t>إقليد المعرفة - الرياض</t>
+  </si>
+  <si>
+    <t>سفر السعادة - هدي الرسول (صلى الله عليه وسلم) في العبادة والعادة</t>
+  </si>
+  <si>
+    <t>هدي الرسول صلى الله عليه وسلم</t>
+  </si>
+  <si>
+    <t>الفيروز أبادي، محمد بن يعقوب (817 هـ)</t>
+  </si>
+  <si>
+    <t>ماجد الحموي</t>
+  </si>
+  <si>
+    <t>سيرة الصديق وأيامه في حالتي جاهليته وإسلامه</t>
+  </si>
+  <si>
+    <t>سيرة الصحابة وأمهات المؤمنين</t>
+  </si>
+  <si>
+    <t>ابن كثير، إسماعيل بن عمر (774 هـ)</t>
+  </si>
+  <si>
+    <t>محمود بن خيري أبو شمة</t>
+  </si>
+  <si>
+    <t>دار مكة العالمية - بريطانيا</t>
+  </si>
+  <si>
+    <t>الجزء الرابع من كتاب العلم</t>
+  </si>
+  <si>
+    <t>فضل العلم وذم التقليد وأدب الخلاف والفتوى</t>
+  </si>
+  <si>
+    <t>فضل العلم وآدابه وطرق تحصيله</t>
+  </si>
+  <si>
+    <t>المروزي، أحمد بن علي (292 هـ)</t>
+  </si>
+  <si>
+    <t>عمرو عبد العظيم الحويني</t>
+  </si>
+  <si>
+    <t>مكتبة الخانجي - القاهرة</t>
+  </si>
+  <si>
+    <t>تذكرة السامع والمتكلم في آداب العالم والتعلم</t>
+  </si>
+  <si>
+    <t>ابن جماعة، محمد بن إبراهيم الكناني (733 هـ)</t>
+  </si>
+  <si>
+    <t>نضال بن عبد الكريم البرازي</t>
+  </si>
+  <si>
+    <t>دليل الدعاة 16/1</t>
+  </si>
+  <si>
+    <t>الدعوة والمناهج الدعوية</t>
+  </si>
+  <si>
+    <t>الدعوة الى الله ووسائلها</t>
+  </si>
+  <si>
+    <t>محمد بن عبد العزيز العواجي</t>
+  </si>
+  <si>
+    <t>حزب الإمام يحيى بن شرف النووي</t>
+  </si>
+  <si>
+    <t>الأذكار الشرعية وسبل الوقاية من الشيطان</t>
+  </si>
+  <si>
+    <t>مختصرات في الأذكار</t>
+  </si>
+  <si>
+    <t>النووي، يحيى بن شرف (676 هـ)</t>
+  </si>
+  <si>
+    <t>د. محمد ححود التلمساني</t>
+  </si>
+  <si>
+    <t>نون - مصر</t>
+  </si>
+  <si>
+    <t>شرح الوسائل المفيدة للحياة السعيدة</t>
+  </si>
+  <si>
+    <t>سبل الوقاية من الشيطان والهموم النفسية</t>
+  </si>
+  <si>
+    <t>حمد بن إبراهيم العثمان</t>
+  </si>
+  <si>
+    <t>دار الإمام أحمد - مصر</t>
+  </si>
+  <si>
+    <t>تهذيب (أعمال القلوب)</t>
+  </si>
+  <si>
+    <t>إيمانيات ورقائق وزهد وخطب ومنهيات وفضائل وتربية</t>
+  </si>
+  <si>
+    <t>مقامات العبودية وأعمال القلوب</t>
+  </si>
+  <si>
+    <t>خالد بن عثمان السبت</t>
   </si>
   <si>
     <t>دار ابن الجوزي - الدمام</t>
   </si>
   <si>
-    <t>نكات القرآن 2/1 (كتب في 395 هـ)</t>
-[...77 lines deleted...]
-    <t>الإتقان في علوم القرآن 2/1</t>
+    <t>الزهد – الجزء الثالث عشر (يطبع لأول مرة)</t>
+  </si>
+  <si>
+    <t>الزهد والسلوك والعزلة والبكاء</t>
+  </si>
+  <si>
+    <t>محمود بن شوقي بن مفلح</t>
+  </si>
+  <si>
+    <t>من خطب الجامع الكبير بالمجمعة 4/1</t>
+  </si>
+  <si>
+    <t>خطـب</t>
+  </si>
+  <si>
+    <t>ناصر بن أحمد المحرج</t>
+  </si>
+  <si>
+    <t>بستان الواعظين ورياض السامعين</t>
+  </si>
+  <si>
+    <t>مواعظ</t>
+  </si>
+  <si>
+    <t>صابر فتحي ورضا جمال</t>
+  </si>
+  <si>
+    <t>الحدائق في أحاديث خير الخلائق 6/1</t>
+  </si>
+  <si>
+    <t>إيمانيات - عام</t>
+  </si>
+  <si>
+    <t>خالد بن باكير الأزهري</t>
+  </si>
+  <si>
+    <t>الدار الشامية - اسطنبول</t>
+  </si>
+  <si>
+    <t>الطب الروحاني</t>
+  </si>
+  <si>
+    <t>د. محمد بن مهدي العجمي</t>
+  </si>
+  <si>
+    <t>دار المحدث - الرياض</t>
+  </si>
+  <si>
+    <t>تاريخ الخلفاء 2/1</t>
+  </si>
+  <si>
+    <t>التاريخ وما يُلحق به</t>
+  </si>
+  <si>
+    <t>تاريخ الخلفاء الراشدين</t>
   </si>
   <si>
     <t>جلال الدين السيوطي، عبدالرحمن ابن الكمال (911 هـ)</t>
   </si>
   <si>
-    <t>د. محمد صادق درويش</t>
-[...950 lines deleted...]
-    <t>التوضيح الأسر لتذكرة ابن الملقن في علوم الأثر (المعروف بالتوضيح الأبهر)</t>
+    <t>د. عمار محمد النهار</t>
+  </si>
+  <si>
+    <t>دار ابن كثير - دمشق</t>
+  </si>
+  <si>
+    <t>مجموعة التاريخ والتراجم (تقع ضمن مجموع رسائل العلامة السيوطي - مجلد 30)</t>
+  </si>
+  <si>
+    <t>بحوث تاريخية متفرقة</t>
+  </si>
+  <si>
+    <t>تحقيق وتعليق وتخريج</t>
+  </si>
+  <si>
+    <t>جمال عبد الرحيم الفارس</t>
+  </si>
+  <si>
+    <t>دار اللباب - اسطنبول</t>
+  </si>
+  <si>
+    <t>روضة الأفكار والأفهام لمرتاد حال الإمام وتعداد غزوات ذوي الإسلام 2/1</t>
+  </si>
+  <si>
+    <t>تاريخ نجد والدولة السعودية</t>
+  </si>
+  <si>
+    <t>حسين بن غنام (1225 هـ)</t>
+  </si>
+  <si>
+    <t>د. تركي بن فهد بن عبد الله آل سعود</t>
+  </si>
+  <si>
+    <t>مركز العوجا للبحوث والدراسات - الرياض</t>
+  </si>
+  <si>
+    <t>مناقب إمام الأئمة أبي حنيفة وفضائله ووفاته وأخبار أصحابه رضي الله عنهم أجمعين</t>
+  </si>
+  <si>
+    <t>تراجم الأعلام ووفياتهم وأنسابهم وطبقاتهم</t>
+  </si>
+  <si>
+    <t>مناقب أبي حنيفة ومالك والشافعي وأحمد</t>
+  </si>
+  <si>
+    <t>علي بن محمد الدينوري (468 هـ)</t>
+  </si>
+  <si>
+    <t>سيد كليم الله</t>
+  </si>
+  <si>
+    <t>طبقات الحنفية</t>
+  </si>
+  <si>
+    <t>طبقات علماء المذاهب</t>
   </si>
   <si>
     <t>السخاوي، محمد بن عبد الرحمن (902 هـ)</t>
   </si>
   <si>
-    <t>د. غسان إسماعيل طاهر</t>
-[...2057 lines deleted...]
-    <t>فيصل أحمد الندوي</t>
+    <t>عبد الله بن عبد العزيز الشبراوي</t>
+  </si>
+  <si>
+    <t>السلوك في طبقات العلماء والملوك 3/1</t>
+  </si>
+  <si>
+    <t>مجاميع تراجم الأعلام ووفياتهم</t>
+  </si>
+  <si>
+    <t>محمد بن يوسف الجندي (732 هـ)</t>
+  </si>
+  <si>
+    <t>السلوك في طبقات العلماء والملوك 2/1</t>
+  </si>
+  <si>
+    <t>محمد بن علي الأكوع</t>
+  </si>
+  <si>
+    <t>مكتبة الإرشاد - صنعاء</t>
+  </si>
+  <si>
+    <t>الروض الباسم في حوادث العمر والتراجم 2/1</t>
+  </si>
+  <si>
+    <t>عبد الباسط بن خليل الحنفي (920 هـ)</t>
+  </si>
+  <si>
+    <t>د. فرج بن محمد سلام</t>
+  </si>
+  <si>
+    <t>المؤلفون العثمانيون</t>
+  </si>
+  <si>
+    <t>محمد طاهر البروسوي</t>
+  </si>
+  <si>
+    <t>د. محمد علي يكتا</t>
+  </si>
+  <si>
+    <t>الأكاديمية التركية للعلوم - TUBA</t>
+  </si>
+  <si>
+    <t>الباب في معرفة الأنساب، المشهور بـ (اللباب في معرفة الأنساب)</t>
+  </si>
+  <si>
+    <t>الأنساب</t>
+  </si>
+  <si>
+    <t>أحمد بن محمد الأشعري القرتبي (ت نحو 550 هـ)</t>
+  </si>
+  <si>
+    <t>أحمد بن سليمان الترباني</t>
+  </si>
+  <si>
+    <t>عبير الياسمين في سيرة الشيخ عبد الله بن عبد الرحمن بن جبرين</t>
+  </si>
+  <si>
+    <t>سير علماء نجد - أجزاء (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>طارق بن محمد الخويطر</t>
+  </si>
+  <si>
+    <t>د. صالح بن حميد</t>
+  </si>
+  <si>
+    <t>هداية الساري لسيرة البخاري، ومعه ترجمة الإمام البخاري لعلي بن عبد المحسن الدمشقي (ابن الدواليبي البغدادي 862 هـ)</t>
+  </si>
+  <si>
+    <t>تراجم محدثين وعلماء ومفكرين - أجزاء</t>
+  </si>
+  <si>
+    <t>حسنين مهدي/عبد الرحيم يوسفان</t>
+  </si>
+  <si>
+    <t>معجم مصطلحات الدعوة والأعلام (عربي-إنكليزي)</t>
+  </si>
+  <si>
+    <t>المعاجم والفهارس والمخطوطات</t>
+  </si>
+  <si>
+    <t>معاجم وفهارس</t>
+  </si>
+  <si>
+    <t>طه أحمد الزيدي</t>
   </si>
   <si>
     <t>دار النفائس - الأردن</t>
   </si>
   <si>
-    <t>المحرر في سيرة محمد - صلى الله عليه وسلم (السيرة النبوية والهدي والشمائل)</t>
-[...1055 lines deleted...]
-    <t>نوادر المخطوطات الدمشقية</t>
+    <t>كتب الفقه الحنبلي وأصوله المخطوطة بمكتبات المملكة العربية السعودية العامة</t>
   </si>
   <si>
     <t>مخطوطات</t>
   </si>
   <si>
-    <t>د. سامي الأزهر الفريضي</t>
+    <t>ناصر بن سعود السلامة (1447 هـ)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4691,11512 +1469,2149 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H511"/>
+  <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>36</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
         <v>40</v>
       </c>
-      <c r="C9" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="E9" t="s">
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="G11" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>55</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
         <v>59</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>60</v>
       </c>
+      <c r="G13" t="s">
+        <v>61</v>
+      </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
         <v>63</v>
       </c>
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" t="s">
         <v>66</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
+      <c r="F16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" t="s">
+        <v>71</v>
+      </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C17" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
       <c r="C18" t="s">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E18" t="s">
-        <v>79</v>
+        <v>80</v>
+      </c>
+      <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" t="s">
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C19" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="E19" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C20" t="s">
         <v>84</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="E20" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C21" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="E21" t="s">
-        <v>88</v>
+        <v>94</v>
+      </c>
+      <c r="F21" t="s">
+        <v>42</v>
+      </c>
+      <c r="G21" t="s">
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="C22" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E22" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G22" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C23" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="E23" t="s">
-        <v>96</v>
+        <v>104</v>
+      </c>
+      <c r="F23" t="s">
+        <v>42</v>
+      </c>
+      <c r="G23" t="s">
+        <v>105</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="C24" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>108</v>
+      </c>
+      <c r="F24" t="s">
+        <v>109</v>
+      </c>
+      <c r="G24" t="s">
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="C25" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C26" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="E26" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C27" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E27" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F27" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="G27" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C28" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E28" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="F28" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="G28" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C29" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
+        <v>125</v>
+      </c>
+      <c r="E29" t="s">
+        <v>126</v>
       </c>
       <c r="F29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G29" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C30" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="E30" t="s">
-        <v>124</v>
+        <v>131</v>
+      </c>
+      <c r="F30" t="s">
+        <v>99</v>
+      </c>
+      <c r="G30" t="s">
+        <v>132</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="C31" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D31" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="E31" t="s">
-        <v>127</v>
+        <v>136</v>
+      </c>
+      <c r="F31" t="s">
+        <v>137</v>
+      </c>
+      <c r="G31" t="s">
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="C32" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="E32" t="s">
-        <v>131</v>
+        <v>142</v>
+      </c>
+      <c r="F32" t="s">
+        <v>42</v>
+      </c>
+      <c r="G32" t="s">
+        <v>143</v>
       </c>
       <c r="H32" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="C33" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D33" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="E33" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="F33" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="G33" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="C34" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="E34" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="F34" t="s">
-        <v>26</v>
+        <v>148</v>
       </c>
       <c r="G34" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="H34" t="s">
-        <v>140</v>
+        <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="C35" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>151</v>
       </c>
       <c r="E35" t="s">
-        <v>142</v>
+        <v>152</v>
+      </c>
+      <c r="F35" t="s">
+        <v>42</v>
+      </c>
+      <c r="G35" t="s">
+        <v>153</v>
       </c>
       <c r="H35" t="s">
-        <v>28</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="C36" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="E36" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="H36" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="C37" t="s">
-        <v>9</v>
+        <v>160</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>161</v>
       </c>
       <c r="E37" t="s">
-        <v>144</v>
+        <v>162</v>
+      </c>
+      <c r="F37" t="s">
+        <v>42</v>
+      </c>
+      <c r="G37" t="s">
+        <v>163</v>
       </c>
       <c r="H37" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="C38" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="E38" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="H38" t="s">
-        <v>110</v>
+        <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
       <c r="C39" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>172</v>
+      </c>
+      <c r="F39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G39" t="s">
+        <v>173</v>
       </c>
       <c r="H39" t="s">
-        <v>151</v>
+        <v>174</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="C40" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D40" t="s">
-        <v>130</v>
+        <v>176</v>
       </c>
       <c r="E40" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="H40" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>154</v>
+        <v>178</v>
       </c>
       <c r="C41" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D41" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="E41" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="H41" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="C42" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D42" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="E42" t="s">
-        <v>157</v>
+        <v>181</v>
+      </c>
+      <c r="G42" t="s">
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="C43" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="E43" t="s">
-        <v>159</v>
+        <v>48</v>
       </c>
       <c r="F43" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="G43" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="H43" t="s">
-        <v>110</v>
+        <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
+        <v>186</v>
       </c>
       <c r="C44" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="E44" t="s">
-        <v>162</v>
+        <v>187</v>
+      </c>
+      <c r="F44" t="s">
+        <v>148</v>
+      </c>
+      <c r="G44" t="s">
+        <v>188</v>
       </c>
       <c r="H44" t="s">
-        <v>61</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>163</v>
+        <v>190</v>
       </c>
       <c r="C45" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>191</v>
       </c>
       <c r="E45" t="s">
-        <v>164</v>
+        <v>192</v>
+      </c>
+      <c r="F45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" t="s">
+        <v>193</v>
       </c>
       <c r="H45" t="s">
-        <v>39</v>
+        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>195</v>
       </c>
       <c r="C46" t="s">
         <v>166</v>
       </c>
       <c r="D46" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="E46" t="s">
-        <v>70</v>
+        <v>197</v>
       </c>
       <c r="H46" t="s">
-        <v>71</v>
+        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>199</v>
       </c>
       <c r="C47" t="s">
         <v>166</v>
       </c>
       <c r="D47" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="E47" t="s">
-        <v>169</v>
+        <v>201</v>
+      </c>
+      <c r="F47" t="s">
+        <v>42</v>
+      </c>
+      <c r="G47" t="s">
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>170</v>
+        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
+        <v>203</v>
       </c>
       <c r="C48" t="s">
         <v>166</v>
       </c>
       <c r="D48" t="s">
-        <v>167</v>
+        <v>204</v>
       </c>
       <c r="E48" t="s">
-        <v>172</v>
+        <v>205</v>
+      </c>
+      <c r="F48" t="s">
+        <v>42</v>
+      </c>
+      <c r="G48" t="s">
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>173</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>208</v>
       </c>
       <c r="C49" t="s">
-        <v>166</v>
+        <v>209</v>
       </c>
       <c r="D49" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
       <c r="E49" t="s">
-        <v>175</v>
+        <v>211</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>212</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="H49" t="s">
-        <v>176</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>215</v>
       </c>
       <c r="C50" t="s">
-        <v>166</v>
+        <v>209</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>210</v>
       </c>
       <c r="E50" t="s">
-        <v>179</v>
+        <v>216</v>
+      </c>
+      <c r="F50" t="s">
+        <v>217</v>
+      </c>
+      <c r="G50" t="s">
+        <v>218</v>
       </c>
       <c r="H50" t="s">
-        <v>17</v>
+        <v>219</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="C51" t="s">
-        <v>166</v>
+        <v>209</v>
       </c>
       <c r="D51" t="s">
-        <v>178</v>
+        <v>221</v>
       </c>
       <c r="E51" t="s">
-        <v>181</v>
+        <v>222</v>
       </c>
       <c r="H51" t="s">
-        <v>48</v>
+        <v>207</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>182</v>
+        <v>223</v>
       </c>
       <c r="C52" t="s">
-        <v>166</v>
+        <v>209</v>
       </c>
       <c r="D52" t="s">
-        <v>178</v>
+        <v>224</v>
       </c>
       <c r="E52" t="s">
-        <v>183</v>
+        <v>225</v>
+      </c>
+      <c r="F52" t="s">
+        <v>28</v>
+      </c>
+      <c r="G52" t="s">
+        <v>226</v>
       </c>
       <c r="H52" t="s">
-        <v>184</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>185</v>
+        <v>227</v>
       </c>
       <c r="C53" t="s">
-        <v>166</v>
+        <v>209</v>
       </c>
       <c r="D53" t="s">
-        <v>178</v>
+        <v>228</v>
       </c>
       <c r="E53" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>229</v>
       </c>
       <c r="H53" t="s">
-        <v>188</v>
+        <v>67</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>189</v>
+        <v>230</v>
       </c>
       <c r="C54" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="D54" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="E54" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>233</v>
       </c>
       <c r="H54" t="s">
-        <v>193</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>194</v>
+        <v>235</v>
       </c>
       <c r="C55" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="D55" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="E55" t="s">
-        <v>195</v>
+        <v>236</v>
+      </c>
+      <c r="F55" t="s">
+        <v>212</v>
+      </c>
+      <c r="G55" t="s">
+        <v>237</v>
       </c>
       <c r="H55" t="s">
-        <v>196</v>
+        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>197</v>
+        <v>239</v>
       </c>
       <c r="C56" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="D56" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="E56" t="s">
-        <v>183</v>
+        <v>192</v>
+      </c>
+      <c r="F56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" t="s">
+        <v>240</v>
       </c>
       <c r="H56" t="s">
-        <v>184</v>
+        <v>241</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>242</v>
       </c>
       <c r="C57" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="D57" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="E57" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="F57" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="G57" t="s">
-        <v>200</v>
+        <v>244</v>
+      </c>
+      <c r="H57" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>201</v>
+        <v>245</v>
       </c>
       <c r="C58" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="D58" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="E58" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>246</v>
       </c>
       <c r="H58" t="s">
-        <v>205</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>206</v>
+        <v>247</v>
       </c>
       <c r="C59" t="s">
-        <v>166</v>
+        <v>231</v>
       </c>
       <c r="D59" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="E59" t="s">
-        <v>179</v>
+        <v>248</v>
+      </c>
+      <c r="F59" t="s">
+        <v>47</v>
+      </c>
+      <c r="G59" t="s">
+        <v>249</v>
       </c>
       <c r="H59" t="s">
-        <v>17</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>251</v>
       </c>
       <c r="C60" t="s">
-        <v>166</v>
+        <v>252</v>
       </c>
       <c r="D60" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="E60" t="s">
-        <v>181</v>
+        <v>254</v>
+      </c>
+      <c r="F60" t="s">
+        <v>42</v>
+      </c>
+      <c r="G60" t="s">
+        <v>255</v>
       </c>
       <c r="H60" t="s">
-        <v>48</v>
+        <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="C61" t="s">
-        <v>166</v>
+        <v>252</v>
       </c>
       <c r="D61" t="s">
-        <v>210</v>
+        <v>253</v>
       </c>
       <c r="E61" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>214</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>215</v>
+        <v>260</v>
       </c>
       <c r="C62" t="s">
-        <v>166</v>
+        <v>252</v>
       </c>
       <c r="D62" t="s">
-        <v>210</v>
+        <v>261</v>
       </c>
       <c r="E62" t="s">
-        <v>216</v>
+        <v>262</v>
       </c>
       <c r="F62" t="s">
         <v>217</v>
       </c>
       <c r="G62" t="s">
-        <v>218</v>
+        <v>263</v>
       </c>
       <c r="H62" t="s">
-        <v>219</v>
+        <v>256</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>220</v>
+        <v>264</v>
       </c>
       <c r="C63" t="s">
-        <v>166</v>
+        <v>252</v>
       </c>
       <c r="D63" t="s">
-        <v>221</v>
+        <v>265</v>
       </c>
       <c r="E63" t="s">
-        <v>138</v>
+        <v>266</v>
       </c>
       <c r="F63" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="G63" t="s">
-        <v>139</v>
+        <v>267</v>
       </c>
       <c r="H63" t="s">
-        <v>140</v>
+        <v>268</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>222</v>
+        <v>269</v>
       </c>
       <c r="C64" t="s">
-        <v>166</v>
+        <v>270</v>
       </c>
       <c r="D64" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="E64" t="s">
-        <v>223</v>
+        <v>272</v>
+      </c>
+      <c r="F64" t="s">
+        <v>42</v>
+      </c>
+      <c r="G64" t="s">
+        <v>273</v>
       </c>
       <c r="H64" t="s">
-        <v>224</v>
+        <v>274</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>225</v>
+        <v>275</v>
       </c>
       <c r="C65" t="s">
-        <v>166</v>
+        <v>270</v>
       </c>
       <c r="D65" t="s">
-        <v>226</v>
+        <v>271</v>
       </c>
       <c r="E65" t="s">
-        <v>199</v>
+        <v>276</v>
       </c>
       <c r="F65" t="s">
-        <v>191</v>
+        <v>42</v>
       </c>
       <c r="G65" t="s">
-        <v>200</v>
+        <v>277</v>
       </c>
       <c r="H65" t="s">
-        <v>227</v>
+        <v>67</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>228</v>
+        <v>278</v>
       </c>
       <c r="C66" t="s">
-        <v>166</v>
+        <v>279</v>
       </c>
       <c r="D66" t="s">
-        <v>226</v>
+        <v>280</v>
       </c>
       <c r="E66" t="s">
-        <v>229</v>
+        <v>281</v>
       </c>
       <c r="H66" t="s">
-        <v>230</v>
+        <v>67</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>231</v>
+        <v>282</v>
       </c>
       <c r="C67" t="s">
-        <v>166</v>
+        <v>283</v>
       </c>
       <c r="D67" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="E67" t="s">
-        <v>138</v>
+        <v>285</v>
       </c>
       <c r="F67" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G67" t="s">
-        <v>139</v>
+        <v>286</v>
       </c>
       <c r="H67" t="s">
-        <v>140</v>
+        <v>287</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>233</v>
+        <v>288</v>
       </c>
       <c r="C68" t="s">
-        <v>166</v>
+        <v>283</v>
       </c>
       <c r="D68" t="s">
-        <v>234</v>
+        <v>289</v>
       </c>
       <c r="E68" t="s">
-        <v>195</v>
+        <v>290</v>
       </c>
       <c r="H68" t="s">
-        <v>196</v>
+        <v>291</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>235</v>
+        <v>292</v>
       </c>
       <c r="C69" t="s">
-        <v>166</v>
+        <v>293</v>
       </c>
       <c r="D69" t="s">
-        <v>234</v>
+        <v>294</v>
       </c>
       <c r="E69" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>295</v>
       </c>
       <c r="H69" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>239</v>
+        <v>297</v>
       </c>
       <c r="C70" t="s">
-        <v>166</v>
+        <v>293</v>
       </c>
       <c r="D70" t="s">
-        <v>234</v>
+        <v>298</v>
       </c>
       <c r="E70" t="s">
-        <v>190</v>
+        <v>131</v>
       </c>
       <c r="F70" t="s">
-        <v>191</v>
+        <v>15</v>
       </c>
       <c r="G70" t="s">
-        <v>192</v>
+        <v>299</v>
       </c>
       <c r="H70" t="s">
-        <v>17</v>
+        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="C71" t="s">
-        <v>166</v>
+        <v>293</v>
       </c>
       <c r="D71" t="s">
-        <v>234</v>
+        <v>301</v>
       </c>
       <c r="E71" t="s">
-        <v>241</v>
+        <v>302</v>
       </c>
       <c r="H71" t="s">
-        <v>242</v>
+        <v>214</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>243</v>
+        <v>303</v>
       </c>
       <c r="C72" t="s">
-        <v>166</v>
+        <v>293</v>
       </c>
       <c r="D72" t="s">
-        <v>244</v>
+        <v>304</v>
       </c>
       <c r="E72" t="s">
-        <v>190</v>
+        <v>152</v>
+      </c>
+      <c r="F72" t="s">
+        <v>42</v>
+      </c>
+      <c r="G72" t="s">
+        <v>305</v>
       </c>
       <c r="H72" t="s">
-        <v>193</v>
+        <v>158</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>245</v>
+        <v>306</v>
       </c>
       <c r="C73" t="s">
-        <v>166</v>
+        <v>293</v>
       </c>
       <c r="D73" t="s">
-        <v>246</v>
+        <v>307</v>
       </c>
       <c r="E73" t="s">
-        <v>172</v>
+        <v>152</v>
+      </c>
+      <c r="F73" t="s">
+        <v>217</v>
+      </c>
+      <c r="G73" t="s">
+        <v>308</v>
       </c>
       <c r="H73" t="s">
-        <v>173</v>
+        <v>309</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>247</v>
+        <v>310</v>
       </c>
       <c r="C74" t="s">
-        <v>166</v>
+        <v>293</v>
       </c>
       <c r="D74" t="s">
-        <v>246</v>
+        <v>307</v>
       </c>
       <c r="E74" t="s">
-        <v>248</v>
+        <v>152</v>
+      </c>
+      <c r="F74" t="s">
+        <v>42</v>
+      </c>
+      <c r="G74" t="s">
+        <v>311</v>
       </c>
       <c r="H74" t="s">
-        <v>173</v>
+        <v>312</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>249</v>
+        <v>313</v>
       </c>
       <c r="C75" t="s">
-        <v>166</v>
+        <v>314</v>
       </c>
       <c r="D75" t="s">
-        <v>246</v>
+        <v>315</v>
       </c>
       <c r="E75" t="s">
-        <v>250</v>
+        <v>316</v>
+      </c>
+      <c r="F75" t="s">
+        <v>99</v>
+      </c>
+      <c r="G75" t="s">
+        <v>317</v>
       </c>
       <c r="H75" t="s">
-        <v>184</v>
+        <v>318</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>251</v>
+        <v>319</v>
       </c>
       <c r="C76" t="s">
-        <v>166</v>
+        <v>314</v>
       </c>
       <c r="D76" t="s">
-        <v>252</v>
+        <v>320</v>
+      </c>
+      <c r="E76" t="s">
+        <v>316</v>
       </c>
       <c r="F76" t="s">
-        <v>21</v>
+        <v>321</v>
       </c>
       <c r="G76" t="s">
-        <v>63</v>
+        <v>322</v>
       </c>
       <c r="H76" t="s">
-        <v>48</v>
+        <v>323</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>253</v>
+        <v>324</v>
       </c>
       <c r="C77" t="s">
-        <v>166</v>
+        <v>314</v>
       </c>
       <c r="D77" t="s">
-        <v>252</v>
+        <v>325</v>
       </c>
       <c r="E77" t="s">
-        <v>254</v>
+        <v>326</v>
+      </c>
+      <c r="F77" t="s">
+        <v>42</v>
+      </c>
+      <c r="G77" t="s">
+        <v>327</v>
       </c>
       <c r="H77" t="s">
-        <v>17</v>
+        <v>328</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>255</v>
+        <v>329</v>
       </c>
       <c r="C78" t="s">
-        <v>166</v>
+        <v>330</v>
       </c>
       <c r="D78" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="E78" t="s">
-        <v>256</v>
+        <v>332</v>
+      </c>
+      <c r="F78" t="s">
+        <v>42</v>
+      </c>
+      <c r="G78" t="s">
+        <v>333</v>
       </c>
       <c r="H78" t="s">
-        <v>17</v>
+        <v>207</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>257</v>
+        <v>334</v>
       </c>
       <c r="C79" t="s">
-        <v>166</v>
+        <v>330</v>
       </c>
       <c r="D79" t="s">
-        <v>258</v>
+        <v>335</v>
       </c>
       <c r="E79" t="s">
-        <v>259</v>
+        <v>336</v>
       </c>
       <c r="F79" t="s">
-        <v>260</v>
+        <v>217</v>
       </c>
       <c r="G79" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>337</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>263</v>
+        <v>338</v>
       </c>
       <c r="C80" t="s">
-        <v>166</v>
+        <v>330</v>
       </c>
       <c r="D80" t="s">
-        <v>258</v>
+        <v>339</v>
       </c>
       <c r="E80" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>340</v>
       </c>
       <c r="H80" t="s">
-        <v>266</v>
+        <v>72</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>267</v>
+        <v>341</v>
       </c>
       <c r="C81" t="s">
-        <v>166</v>
+        <v>330</v>
       </c>
       <c r="D81" t="s">
-        <v>268</v>
+        <v>339</v>
       </c>
       <c r="E81" t="s">
-        <v>138</v>
+        <v>340</v>
       </c>
       <c r="F81" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="G81" t="s">
-        <v>269</v>
+        <v>342</v>
       </c>
       <c r="H81" t="s">
-        <v>270</v>
+        <v>343</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>271</v>
+        <v>344</v>
       </c>
       <c r="C82" t="s">
-        <v>166</v>
+        <v>330</v>
       </c>
       <c r="D82" t="s">
-        <v>268</v>
+        <v>339</v>
       </c>
       <c r="E82" t="s">
-        <v>272</v>
+        <v>345</v>
+      </c>
+      <c r="F82" t="s">
+        <v>42</v>
+      </c>
+      <c r="G82" t="s">
+        <v>346</v>
       </c>
       <c r="H82" t="s">
-        <v>273</v>
+        <v>24</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>274</v>
+        <v>347</v>
       </c>
       <c r="C83" t="s">
-        <v>166</v>
+        <v>330</v>
       </c>
       <c r="D83" t="s">
-        <v>268</v>
+        <v>339</v>
       </c>
       <c r="E83" t="s">
-        <v>60</v>
+        <v>348</v>
+      </c>
+      <c r="F83" t="s">
+        <v>42</v>
+      </c>
+      <c r="G83" t="s">
+        <v>349</v>
       </c>
       <c r="H83" t="s">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>276</v>
+        <v>351</v>
       </c>
       <c r="C84" t="s">
-        <v>166</v>
+        <v>330</v>
       </c>
       <c r="D84" t="s">
-        <v>268</v>
+        <v>352</v>
       </c>
       <c r="E84" t="s">
-        <v>277</v>
+        <v>353</v>
       </c>
       <c r="F84" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G84" t="s">
-        <v>278</v>
+        <v>354</v>
       </c>
       <c r="H84" t="s">
-        <v>279</v>
+        <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>280</v>
+        <v>355</v>
       </c>
       <c r="C85" t="s">
-        <v>166</v>
+        <v>330</v>
       </c>
       <c r="D85" t="s">
-        <v>281</v>
+        <v>356</v>
       </c>
       <c r="E85" t="s">
-        <v>172</v>
+        <v>357</v>
+      </c>
+      <c r="F85" t="s">
+        <v>47</v>
+      </c>
+      <c r="G85" t="s">
+        <v>358</v>
       </c>
       <c r="H85" t="s">
-        <v>173</v>
+        <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>282</v>
+        <v>359</v>
       </c>
       <c r="C86" t="s">
-        <v>166</v>
+        <v>330</v>
       </c>
       <c r="D86" t="s">
-        <v>283</v>
+        <v>360</v>
       </c>
       <c r="E86" t="s">
-        <v>284</v>
+        <v>136</v>
+      </c>
+      <c r="F86" t="s">
+        <v>42</v>
+      </c>
+      <c r="G86" t="s">
+        <v>361</v>
       </c>
       <c r="H86" t="s">
-        <v>285</v>
+        <v>106</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>286</v>
+        <v>362</v>
       </c>
       <c r="C87" t="s">
-        <v>166</v>
+        <v>363</v>
       </c>
       <c r="D87" t="s">
-        <v>287</v>
+        <v>364</v>
       </c>
       <c r="E87" t="s">
-        <v>288</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>365</v>
       </c>
       <c r="H87" t="s">
-        <v>188</v>
+        <v>366</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>290</v>
+        <v>367</v>
       </c>
       <c r="C88" t="s">
-        <v>166</v>
+        <v>363</v>
       </c>
       <c r="D88" t="s">
-        <v>287</v>
+        <v>368</v>
       </c>
       <c r="E88" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>369</v>
       </c>
       <c r="H88" t="s">
-        <v>292</v>
-[...1860 lines deleted...]
-      <c r="A170">
         <v>169</v>
-      </c>
-[...7610 lines deleted...]
-        <v>262</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">