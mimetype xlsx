--- v1 (2026-04-04)
+++ v2 (2026-06-07)
@@ -12,562 +12,1135 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="676">
   <si>
     <t>م</t>
   </si>
   <si>
     <t>اسم الكتاب</t>
   </si>
   <si>
     <t>الفئة</t>
   </si>
   <si>
     <t>الموضوع</t>
   </si>
   <si>
     <t>المؤلف</t>
   </si>
   <si>
     <t>عمل المحقق</t>
   </si>
   <si>
     <t>المحقق</t>
   </si>
   <si>
     <t>الناشر</t>
   </si>
   <si>
+    <t>جامع البيان في تأويل القرآن 12/1</t>
+  </si>
+  <si>
+    <t>التفسير</t>
+  </si>
+  <si>
+    <t>التفسير بالمأثور (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>ابن جرير، محمد بن جرير الطبري (310 هـ)</t>
+  </si>
+  <si>
+    <t>تخريج - تعليق</t>
+  </si>
+  <si>
+    <t>أحمد شاكر/مصطفى أبو المعاطي</t>
+  </si>
+  <si>
+    <t>دار الغد الجديد - مصر</t>
+  </si>
+  <si>
+    <t>فصول في التفسير من كلام ابن القيم، ويليها: تفسير آيات مما فسره ابن القيم، تلخيص أحمد بن أبي بكر الطبراني الكاملي (835 هـ)، ومعهما مقدمة كتاب الطاعون وأفعال الصلاة وشيء من أسرارها</t>
+  </si>
+  <si>
+    <t>كتب متأخرين في التفسير قبل المائة العاشرة (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>ابن القيم، محمد بن أبي بكر بن أيوب (751 هـ)</t>
+  </si>
+  <si>
+    <t>جمع وتحقيق</t>
+  </si>
+  <si>
+    <t>الحسين بن محمد الليبي</t>
+  </si>
+  <si>
+    <t>دار المحدث - الرياض</t>
+  </si>
+  <si>
+    <t>تسلية الكظيم بتخريج أحاديث تفسير القرآن العظيم 4/1</t>
+  </si>
+  <si>
+    <t>أبو إسحاق الحويني (1446 هـ)</t>
+  </si>
+  <si>
+    <t>دار مكة العالمية - بريطانيا</t>
+  </si>
+  <si>
     <t>تفسير جزء الأحقاف</t>
   </si>
   <si>
-    <t>التفسير</t>
-[...1 lines deleted...]
-  <si>
     <t>أجزاء في التفسير</t>
   </si>
   <si>
     <t>سعد بن ناصر الشثري</t>
   </si>
   <si>
     <t>دار كنوز أشبيليا - الرياض</t>
   </si>
   <si>
+    <t>أحكام القرآن - بيان لأحكام القرآن على المذهب الحنفي 9/1</t>
+  </si>
+  <si>
+    <t>تفسير آيات الأحكام</t>
+  </si>
+  <si>
+    <t>الجصاص، أحمد بن علي (370 هـ)</t>
+  </si>
+  <si>
+    <t>تحقيق</t>
+  </si>
+  <si>
+    <t>لجنة من المحققين</t>
+  </si>
+  <si>
+    <t>مركز تفسير للدراسات القرآنية - الرياض</t>
+  </si>
+  <si>
+    <t>البرهان في علوم القرآن 4/1</t>
+  </si>
+  <si>
+    <t>علوم القرآن</t>
+  </si>
+  <si>
+    <t>الزركشي، محمد بن عبد الله الشافعي (794 هـ)</t>
+  </si>
+  <si>
+    <t>د. زكي محمد أبو سريع</t>
+  </si>
+  <si>
+    <t>دار الحضارة - الرياض</t>
+  </si>
+  <si>
+    <t>معاني القرآن 2/1</t>
+  </si>
+  <si>
+    <t>بحوث لغوية</t>
+  </si>
+  <si>
+    <t>الأخفش الأوسط ، سعيد بن مسعدة (210 هـ)</t>
+  </si>
+  <si>
+    <t>د. هدى قراعة</t>
+  </si>
+  <si>
+    <t>مكتبة الخانجي - القاهرة</t>
+  </si>
+  <si>
+    <t>ياقوتة الصراط في تفسير غريب القرآن</t>
+  </si>
+  <si>
+    <t>محمد بن عبد الواحد (غلام ثعلب) (345 هـ)</t>
+  </si>
+  <si>
+    <t>د. محمد بن يعقوب التركستاني</t>
+  </si>
+  <si>
+    <t>الجامعة الإسلامية - المدينة</t>
+  </si>
+  <si>
     <t>مفردات القرآن من كتاب التحرير والتنوير لابن عاشور (1393 هـ) 5/1</t>
   </si>
   <si>
-    <t>بحوث لغوية</t>
-[...1 lines deleted...]
-  <si>
     <t>عناية</t>
   </si>
   <si>
     <t>فايز بن سياف السريح</t>
   </si>
   <si>
     <t>دار القلم - دمشق</t>
   </si>
   <si>
     <t>شرح دفع إيهام الاضطراب عن آيات الكتاب</t>
   </si>
   <si>
     <t>المشكل في القرآن الكريم</t>
   </si>
   <si>
+    <t>شرح أخلاق حملة القرآن للآجري</t>
+  </si>
+  <si>
+    <t>فضائل القرآن وحقوقه وآداب حملته</t>
+  </si>
+  <si>
+    <t>عبد الرزاق بن عبد المحسن البدر</t>
+  </si>
+  <si>
+    <t>دار الميراث النبوي – الجزائر</t>
+  </si>
+  <si>
+    <t>مختصر (أخلاق حملة القرآن)</t>
+  </si>
+  <si>
+    <t>خالد بن عثمان السبت</t>
+  </si>
+  <si>
+    <t>دار ابن الجوزي - الدمام</t>
+  </si>
+  <si>
+    <t>فضائل القرآن</t>
+  </si>
+  <si>
+    <t>أحمد بن محمد الرازي الحنفي (631 هـ)</t>
+  </si>
+  <si>
+    <t>محمد بن حامد العبادي</t>
+  </si>
+  <si>
+    <t>دار الإمام مسلم - المدينة</t>
+  </si>
+  <si>
+    <t>لطائف القرآن</t>
+  </si>
+  <si>
+    <t>بحوث قرآنية متنوعة</t>
+  </si>
+  <si>
+    <t>وصال أبو شعيب عدوان</t>
+  </si>
+  <si>
     <t>الأحاديث الضعيفة في العقيدة 4/1</t>
   </si>
   <si>
     <t>العقيدة</t>
   </si>
   <si>
     <t>بحوث في علم العقيدة</t>
   </si>
   <si>
     <t>علي بن جاد الله</t>
   </si>
   <si>
     <t>دار اللؤلؤة - مصر</t>
   </si>
   <si>
+    <t>مختصر كتاب الشريعة للإمام الآجري</t>
+  </si>
+  <si>
+    <t>كتب مسندة في بيان عقيدة السلف (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>محمد هشام طاهري</t>
+  </si>
+  <si>
+    <t>شركة دار لطائف - الكويت</t>
+  </si>
+  <si>
     <t>رسالة في الاعتقاد، المشهورة بـ: لمعة الاعتقاد الهادي إلى سبيل الرشاد</t>
   </si>
   <si>
     <t>متون كتب العقائد (مرتب بحسب تاريخ الوفاة)</t>
   </si>
   <si>
     <t>ابن قدامة، عبد الله بن أحمد المقدسي (620 هـ)</t>
   </si>
   <si>
     <t>دراسة وتحقيق</t>
   </si>
   <si>
     <t>د. محمد بن عبد الرحمن بن عريعر</t>
   </si>
   <si>
     <t>ركائز للنشر - الكويت</t>
   </si>
   <si>
+    <t>الإبانة عن مذهب السلف الصالح في القرآن وإزالة شبه الزائغين بواضح البرهان 5/1</t>
+  </si>
+  <si>
+    <t>بيان عقيدة السلف الصالح (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>عبيد الله بن سعيد بن حاتم الوايلي السجزي (444 هـ)</t>
+  </si>
+  <si>
+    <t>د. جمال عزون و د. نجم خلف</t>
+  </si>
+  <si>
+    <t>مكتبة الميراث النبوي - الجزائر</t>
+  </si>
+  <si>
+    <t>الأكملية وتسمى "الكمال في بيان الأكملية لصفات الكبير المتعال الذي له الكمال الذي لا يماثله فيه كمال" (وتقع في مجموع الفتاوى ج 6)</t>
+  </si>
+  <si>
+    <t>تأصيلات في عقيدة الأسماء والصفات</t>
+  </si>
+  <si>
+    <t>ابن تيمية، أحمد بن عبد الحليم (728 هـ)</t>
+  </si>
+  <si>
+    <t>الحسين بن محمد بن إغويله</t>
+  </si>
+  <si>
+    <t>دار اللؤلؤة - بيروت</t>
+  </si>
+  <si>
+    <t>شرح العقيدة الواسطية</t>
+  </si>
+  <si>
+    <t>العقيدة الواسطية وشروحها</t>
+  </si>
+  <si>
+    <t>عبد الرحمن بن صالح المحمود</t>
+  </si>
+  <si>
+    <t>دار الفضيلة - الرياض</t>
+  </si>
+  <si>
+    <t>شرح العقيدة الطحاوية</t>
+  </si>
+  <si>
+    <t>العقيدة الطحاوية وشروحها</t>
+  </si>
+  <si>
+    <t>سعود بن ناصر الشثري</t>
+  </si>
+  <si>
     <t>شرح (سلم الوصول إلى علم الأصول)، للشيخ حافظ الحكمي</t>
   </si>
   <si>
     <t>منظومات في العقيدة</t>
   </si>
   <si>
-    <t>عبد الرحمن بن صالح المحمود</t>
-[...2 lines deleted...]
-    <t>دار الفضيلة - الرياض</t>
+    <t>الله مستو على عرشه ولو كره المعطلون، ويليه: (فلا تضربوا لله الأمثال)</t>
+  </si>
+  <si>
+    <t>إثبات العلو والعرش والكرسي والرد على القائلين بالاتحاد ووحدة الوجود</t>
+  </si>
+  <si>
+    <t>محمد بن خليل هراس (1395 هـ)</t>
+  </si>
+  <si>
+    <t>عبد الله بن محمود هزاع</t>
+  </si>
+  <si>
+    <t>دار الإمام أحمد - مصر</t>
   </si>
   <si>
     <t>جهود شيخ الإسلام ابن تيمية رحمه الله في تقرير مسألة الكلام والرد على المخالفين</t>
   </si>
   <si>
     <t>بحوث في إثبات صفة الكلام لله تعالى، وإثبات أن القرآن كلام الله غير مخلوق</t>
   </si>
   <si>
     <t>بو فلجة بن بلقاسم بن عباس</t>
   </si>
   <si>
     <t>دار الأماجد - بيروت</t>
   </si>
   <si>
     <t>فصل في فناء الجنة والنار</t>
   </si>
   <si>
     <t>بحوث في مسائل عقدية مفردة</t>
   </si>
   <si>
-    <t>ابن تيمية، أحمد بن عبد الحليم (728 هـ)</t>
-[...4 lines deleted...]
-  <si>
     <t>د. خالد بن منصور المطلق</t>
   </si>
   <si>
     <t>دار الظاهرية - الكويت</t>
   </si>
   <si>
+    <t>المباحث العقدية المتعلقة بالمدينة المنورة</t>
+  </si>
+  <si>
+    <t>ألطاف الرحمن بن ثناء الله</t>
+  </si>
+  <si>
     <t>القول بالفصل في رد شبهة مسألة العذر بالجهل</t>
   </si>
   <si>
     <t>عبد الله بن صالح العبيلان</t>
   </si>
   <si>
     <t>تقديم الشيخ</t>
   </si>
   <si>
     <t>صالح بن فوزان الفوزان</t>
   </si>
   <si>
     <t>جمعية تحقيق</t>
   </si>
   <si>
+    <t>شرح كتاب الإيمان، لأبي عبيد القاسم بن سلام</t>
+  </si>
+  <si>
+    <t>كتب الإيمان المسندة</t>
+  </si>
+  <si>
+    <t>إبراهيم بن عامر الرحيلي</t>
+  </si>
+  <si>
+    <t>دار ابن عفان - القاهرة</t>
+  </si>
+  <si>
     <t>الإيمان</t>
   </si>
   <si>
     <t>بحوث تأصيلية في الإيمان</t>
   </si>
   <si>
     <t>سيد بن رجب</t>
   </si>
   <si>
+    <t>شرح وتكميل (التوضيح والبيان لشجرة الإيمان)</t>
+  </si>
+  <si>
+    <t>حمد بن إبراهيم العثمان</t>
+  </si>
+  <si>
+    <t>خلق أفعال العباد، والرد على الجهمية وأصحاب التعطيل (مكرر في كتب الرد على الجهمية)</t>
+  </si>
+  <si>
+    <t>بحوث في عقيدة الإيمان بالقضاء والقدر</t>
+  </si>
+  <si>
+    <t>البخاري، محمد بن إسماعيل (256 هـ)</t>
+  </si>
+  <si>
+    <t>أحمد بن علي القفيلي</t>
+  </si>
+  <si>
+    <t>مكتبة دار النصيحة - المدينة</t>
+  </si>
+  <si>
     <t>الإصابة في بيان عقيدة أهل السنة في الصحابة</t>
   </si>
   <si>
     <t>العقيدة في الصحابة وآل البيت وفضائلهم</t>
   </si>
   <si>
     <t>دغش بن شبيب العجمي</t>
   </si>
   <si>
-    <t>مكتبة دار النصيحة - المدينة</t>
+    <t>الأوائل</t>
+  </si>
+  <si>
+    <t>عبد الرحمن بن علي الشيباني (ابن الديبع) (944 هـ)</t>
+  </si>
+  <si>
+    <t>أحمد بن عباس المساح</t>
+  </si>
+  <si>
+    <t>دار الفتح - عمَّان</t>
   </si>
   <si>
     <t>شرح كتاب التوحيد - من تقريرات الشيخ محمد بن إبراهيم رحمه الله 3/1</t>
   </si>
   <si>
     <t>التوحيد</t>
   </si>
   <si>
     <t>شروح كتاب التوحيد لشيخ الإسلام محمد بن عبد الوهاب</t>
   </si>
   <si>
     <t>كتبه</t>
   </si>
   <si>
     <t>محمد بن عبد الرحمن بن قاسم</t>
   </si>
   <si>
     <t>بداية المستفيد ونهاية المفيد شرح كتاب التوحيد</t>
   </si>
   <si>
     <t>محمد الخميس ومحمد طاهري</t>
   </si>
   <si>
     <t>دار لطائف - الكويت</t>
   </si>
   <si>
     <t>المجموع في تقرير العقيدة السنية من كلام علماء الحنفية على كتاب (التوحيد) 2/1</t>
   </si>
   <si>
     <t>شاب الدين سيدوف</t>
   </si>
   <si>
     <t>مركز سطور البحث العلمي - المدينة</t>
   </si>
   <si>
+    <t>قاعدة جامعة في توحيد الله وإخلاص الوجه والعمل له عبادة واستعانة (وتقع في مجموع الفتاوى 20/1 - 36 )</t>
+  </si>
+  <si>
+    <t>كتب ورسائل في التوحيد</t>
+  </si>
+  <si>
+    <t>كتاب التوحيد</t>
+  </si>
+  <si>
+    <t>بديع الدين شاه الراشدي السندي (1416 هـ)</t>
+  </si>
+  <si>
+    <t>تقديم المشايخ</t>
+  </si>
+  <si>
+    <t>وصي الله عباس، بدر بن طامي العتيبي</t>
+  </si>
+  <si>
+    <t>مركز المدينة العلمي لخدمة الكتاب والسنة</t>
+  </si>
+  <si>
     <t>صيانة الإنسان عن وسوسة الشيخ دحلان 2/1</t>
   </si>
   <si>
     <t>شبهات في التوحيد والرد عليها</t>
   </si>
   <si>
     <t>محمد بشير السهسواني الهندي (1326 هـ)</t>
   </si>
   <si>
     <t>محمد بن طاهر تيقمونين</t>
   </si>
   <si>
     <t>دار المنهاج - جدة</t>
   </si>
   <si>
+    <t>المسائل العقدية في كتاب المواهب اللدنية (للقسطلاني) - عرضا ودراسة</t>
+  </si>
+  <si>
+    <t>الغلو في الصالحين</t>
+  </si>
+  <si>
+    <t>عبد الرحمن بن مقبل الشمري</t>
+  </si>
+  <si>
+    <t>تقريظ</t>
+  </si>
+  <si>
+    <t>د. محمد بن عبد الرحمن الخميس</t>
+  </si>
+  <si>
     <t>تكريم المؤمنين</t>
   </si>
   <si>
     <t>أصول الدين ومحاسنه ومزاياه</t>
   </si>
   <si>
     <t>محاسن الدين الإسلامي</t>
   </si>
   <si>
     <t>هاني توفيق أسعد</t>
   </si>
   <si>
     <t>شرح منسك ابن بلبان</t>
   </si>
   <si>
     <t>أركان الإسلام</t>
   </si>
   <si>
     <t>صفة الحج والعمرة</t>
   </si>
   <si>
     <t>أحمد بن ناصر القعيمي</t>
   </si>
   <si>
     <t>عبد الله بن علي السليمان آل غيهب</t>
   </si>
   <si>
     <t>دار العمرية - الرياض</t>
   </si>
   <si>
     <t>إتحاف الأسياد بما دونه قلمي في رحلتي إلى مكة وغيرها من البلاد - يحتوي على تراجم وتعليقات وسؤالات وسماعات ووجادات 5/1</t>
   </si>
   <si>
     <t>علوم الحديث</t>
   </si>
   <si>
     <t>فوائد وبحوث في مصطلح الحديث</t>
   </si>
   <si>
     <t>محمد بن علي الصومعي</t>
   </si>
   <si>
     <t>دار الاستقامة - مصر</t>
   </si>
   <si>
+    <t>النكت على كتاب ابن الصلاح ونكت العراقي</t>
+  </si>
+  <si>
+    <t>كتاب (علوم الحديث) لابن الصلاح وما عُمِل عليه (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>ابن حجر، أحمد بن علي العسقلاني (852 هـ)</t>
+  </si>
+  <si>
+    <t>تحقيق وتخريج وتعليق</t>
+  </si>
+  <si>
+    <t>د. ماهر بن ياسين الفحل</t>
+  </si>
+  <si>
+    <t>دار الميمان - الرياض</t>
+  </si>
+  <si>
     <t>النكت الملاح على مقدمة ابن الصلاح</t>
   </si>
   <si>
-    <t>كتاب (علوم الحديث) لابن الصلاح وما عُمِل عليه (مرتب بحسب تاريخ الوفاة)</t>
-[...1 lines deleted...]
-  <si>
     <t>طارق بن عوض الله</t>
   </si>
   <si>
     <t>دار روائع الكتاب - الرياض</t>
   </si>
   <si>
     <t>تاريخ واسط</t>
   </si>
   <si>
     <t>التواريخ (مرتب بحسب تاريخ الوفاة)</t>
   </si>
   <si>
     <t>أسلم بن سهل الرزاز الواسطي، المعروف بـ (بحشل) (292 هـ)</t>
   </si>
   <si>
     <t>إدريس العبد</t>
   </si>
   <si>
     <t>دار المعاني - الكويت</t>
   </si>
   <si>
     <t>تاريخ ميافارقين</t>
   </si>
   <si>
     <t>النرشخي، محمد بن جعفر (348 هـ)</t>
   </si>
   <si>
     <t>تحقيق ودراسة</t>
   </si>
   <si>
     <t>د. كريم الخولي و يوسف بالوكن</t>
   </si>
   <si>
     <t>نوبهار - تركيا</t>
   </si>
   <si>
+    <t>مجموع فيه الرواة الثقات المتكلم فيهم بما لا يوجب الرد، أو القسطاس في الذب عن الثقات، وجزء فيمن تُكُلم فيه وهو موثوق أو صالح الحديث</t>
+  </si>
+  <si>
+    <t>الثقات (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>شمس الدين الذهبي، محمد بن أحمد (748 هـ)</t>
+  </si>
+  <si>
+    <t>محمد سيد أحمد الأزهري</t>
+  </si>
+  <si>
+    <t>المكتبة العمرية - القاهرة</t>
+  </si>
+  <si>
     <t>المغني في الضعفاء 2/1</t>
   </si>
   <si>
     <t>الضعفاء والوضاعين (مرتب بحسب تاريخ الوفاة)</t>
   </si>
   <si>
-    <t>شمس الدين الذهبي، محمد بن أحمد (748 هـ)</t>
-[...1 lines deleted...]
-  <si>
     <t>د. نور الدين عتر</t>
   </si>
   <si>
     <t>دار المنهاج القويم - دمشق</t>
   </si>
   <si>
     <t>حاشية الشيخ العلامة محمد بن علي الإتيوبي على كتاب تقريب التهذيب، ويليها تعليقات الشيخ عبد المحسن بن حمد العباد على مواضع من كتاب: تقريب التهذيب</t>
   </si>
   <si>
     <t>الكمال في أسماء الرجال ومختصراته (مرتب بحسب تاريخ الوفاة)</t>
   </si>
   <si>
     <t>جمع وإعداد</t>
   </si>
   <si>
     <t>محمد بن عبيد الشحي</t>
   </si>
   <si>
+    <t>إتحاف الباحثين ببيان حال عنعنة من اشتهر من المدلسين</t>
+  </si>
+  <si>
+    <t>المختلف فيهم والمختلطون ومشتبهو النسبة والمبهمون والمدلسون والمهملون (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>مشتاق بن أحمد الضالعي</t>
+  </si>
+  <si>
+    <t>يحيى بن علي الحجوري</t>
+  </si>
+  <si>
+    <t>الإيثار بمعرفة رواة الآثار (أي:كتاب «الآثار» لمحمد بن الحسن الشيباني)</t>
+  </si>
+  <si>
+    <t>دراسات على رواة مسانيد معينة (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>د. سليمان بن عبد العزيز العريني</t>
+  </si>
+  <si>
+    <t>جزء فيه منتقى من كتابي التمييز وتسمية الشيوخ</t>
+  </si>
+  <si>
+    <t>العلل (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>النسائي، أحمد بن شعيب (303 هـ)</t>
+  </si>
+  <si>
+    <t>انتقاء</t>
+  </si>
+  <si>
+    <t>ابن دقيق العيد ومغلطاي</t>
+  </si>
+  <si>
+    <t>الأربعون المعلة عن أربعين شيخا من أربعين كتابا بأسانيد الشيخ أحمد معبد عبد الكريم</t>
+  </si>
+  <si>
+    <t>صلاح الدين الشامي</t>
+  </si>
+  <si>
+    <t>المكتبة الخيرية - القاهرة</t>
+  </si>
+  <si>
     <t>الإمام أبو جعفر النحاس (238 هـ) وأثره في الحديث وعلومه</t>
   </si>
   <si>
     <t>جهود علماء في علم الحديث (مرتب بحسب تاريخ الوفاة)</t>
   </si>
   <si>
     <t>علي بن محمد العمران</t>
   </si>
   <si>
+    <t>الإمام إبراهيم الحربي (285 هـ) - منهجه وأقواله في علل الحديث ونقد الرجال - جمعا ودراسة</t>
+  </si>
+  <si>
+    <t>محمود بن أحمد الأنصاري</t>
+  </si>
+  <si>
     <t>الإمام أبو جعفر ابن النحاس وأثره في الحديث وعلومه</t>
   </si>
   <si>
+    <t>الجزء الأول من مشيخة يعقوب من سفيان الفسوي (277 هـ)</t>
+  </si>
+  <si>
+    <t>كتب المشيخات</t>
+  </si>
+  <si>
+    <t>د. محمد بن عبد الله السريع</t>
+  </si>
+  <si>
+    <t>دار الخزانة - الكويت</t>
+  </si>
+  <si>
+    <t>ثلاثة كتب من المصنفات الجعبريات (عوالي مشيخة الجعبري، رسوم التحديث في علوم الحديث، الإفصاح في مراتب الصحاح)</t>
+  </si>
+  <si>
+    <t>إبراهيم بن عمر الجعبري (732 هـ)</t>
+  </si>
+  <si>
+    <t>جمال السيد رفاعي</t>
+  </si>
+  <si>
+    <t>مكتبة أولاد الشيخ للتراث - مصر</t>
+  </si>
+  <si>
+    <t>بهجة الأنفس في ثبت طرابلس</t>
+  </si>
+  <si>
+    <t>كتب الأثبات</t>
+  </si>
+  <si>
+    <t>تخريج</t>
+  </si>
+  <si>
+    <t>محمد زياد بن عمر التكلة</t>
+  </si>
+  <si>
+    <t>دار الأثر الطرابلسية - لبنان</t>
+  </si>
+  <si>
+    <t>عمدة الإجازات من وادي الفرات، وهي إجازته من الشيخ محمد الأنبابي وعشرين من علماء الأزهر، يليها مبحث أشهر أسانيد علماء شرق سوريا وإجازاتهم</t>
+  </si>
+  <si>
+    <t>كتب الأسانيد والإجازات</t>
+  </si>
+  <si>
+    <t>حسين العزاوي البغدادي الأزهري</t>
+  </si>
+  <si>
+    <t>د. قتيبة بن عبد الجليل العزي</t>
+  </si>
+  <si>
     <t>الخبر الفصيح الجامع لفوائد مسند البخاري الصحيح 3/1</t>
   </si>
   <si>
     <t>الحديث</t>
   </si>
   <si>
     <t>شروحات وبحوث في صحيح البخاري</t>
   </si>
   <si>
     <t>ابن التين، عبد الواحد بن عمر المالكي (611 هـ)</t>
   </si>
   <si>
     <t>عطاءات العلم - الرياض</t>
   </si>
   <si>
     <t>دار عطاءات العلم - الرياض</t>
   </si>
   <si>
     <t>البدر المنير الساري في الكلام على صحيح البخاري 2/1</t>
   </si>
   <si>
     <t>عبد الكريم بن عبد النور الحلبي (735 هـ)</t>
   </si>
   <si>
     <t>اللجنة العلمية بدار الكمال المتحدة</t>
   </si>
   <si>
+    <t>نظم اللآلىء والدرر في اختصار مقدمة ابن حجر</t>
+  </si>
+  <si>
+    <t>حمد بن أحمد بن محمد ميارة الفاسي (1072 هـ)</t>
+  </si>
+  <si>
+    <t>نبيل صلاح عبد المجيد سليم</t>
+  </si>
+  <si>
+    <t>دار الصفوة - مصر</t>
+  </si>
+  <si>
+    <t>شرح صحيح البخاري 12/1</t>
+  </si>
+  <si>
+    <t>إعداد</t>
+  </si>
+  <si>
+    <t>مؤسسة عبد العزيز بن باز الخيرية</t>
+  </si>
+  <si>
+    <t>دار التوحيد للنشر - الرياض</t>
+  </si>
+  <si>
     <t>كتاب الالزام والتتبع</t>
   </si>
   <si>
     <t>كتب تعنى بالصحيحين</t>
   </si>
   <si>
     <t>الدارقطني، علي بن عمر (385 هـ)</t>
   </si>
   <si>
     <t>عصام بن بديع العوضي الخزرجي</t>
   </si>
   <si>
     <t>مكتبة الرشد - الرياض</t>
   </si>
   <si>
+    <t>شرح سنن أبي داود لابن رسلان 26/1</t>
+  </si>
+  <si>
+    <t>السنن الأربع</t>
+  </si>
+  <si>
+    <t>ابن رسلان، أحمد بن حسين (844 هـ)</t>
+  </si>
+  <si>
+    <t>لجنة من المحققين بإشراف خالد الرباط</t>
+  </si>
+  <si>
+    <t>دار الفلاح - مصر</t>
+  </si>
+  <si>
     <t>المسند25/1</t>
   </si>
   <si>
     <t>كتب الإمام أحمد المسندة (المسند والزهد)</t>
   </si>
   <si>
     <t>أحمد بن حنبل (241 هـ)</t>
   </si>
   <si>
     <t>مركز البحوث وتقنية المعلومات</t>
   </si>
   <si>
     <t>دار التأصيل - القاهرة</t>
   </si>
   <si>
+    <t>مسند حديث موطأ مالك</t>
+  </si>
+  <si>
+    <t>موطأ مالك وشروحاته</t>
+  </si>
+  <si>
+    <t>عبد الرحمن بن عبد الله الجوهري (381 هـ)</t>
+  </si>
+  <si>
+    <t>د. أحمد بن فهد الشويعر</t>
+  </si>
+  <si>
+    <t>مسند حديث موطأ دار الهجرة</t>
+  </si>
+  <si>
+    <t>عمر بن أحمد آل عباس</t>
+  </si>
+  <si>
+    <t>جمعية دار البر - دبي</t>
+  </si>
+  <si>
+    <t>الرقائق 2/1</t>
+  </si>
+  <si>
+    <t>بقية كتب الحديث - عام (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>عبد الله بن المبارك المروزي (181 هـ)</t>
+  </si>
+  <si>
+    <t>د. عامر بن حسن صبري</t>
+  </si>
+  <si>
+    <t>دار البشائر الإسلامية - بيروت</t>
+  </si>
+  <si>
     <t>الغرائب الملتقطة من مسند الفردوس، المسمى (زهر الفردوس)</t>
   </si>
   <si>
-    <t>بقية كتب الحديث - عام (مرتب بحسب تاريخ الوفاة)</t>
-[...7 lines deleted...]
-  <si>
     <t>مجموعة من الباحثين</t>
   </si>
   <si>
-    <t>جمعية دار البر - دبي</t>
+    <t>صحيفة بهز بن حكيم عن أبيه عن جده</t>
+  </si>
+  <si>
+    <t>أجزاء حديثية (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>عادل بن عبد الشكور الزرقي</t>
+  </si>
+  <si>
+    <t>الروضة للنشر وتوزيع - مصر</t>
+  </si>
+  <si>
+    <t>مسند الفاروق - أمير المؤمنين أبي حفص عمر بن الخطاب</t>
+  </si>
+  <si>
+    <t>أحمد بن سلمان البخاد (248 هـ)</t>
+  </si>
+  <si>
+    <t>مجدي بن عطية حمودة</t>
+  </si>
+  <si>
+    <t>فوائد الإمام سمويه</t>
+  </si>
+  <si>
+    <t>سمويه، إسماعيل بن عبد الله الأصبهاني (267 هـ)</t>
+  </si>
+  <si>
+    <t>محمد العلاوي</t>
+  </si>
+  <si>
+    <t>مجموع فيه عشرة أجزاء، ويتلوها: وفيات بعض شيوخه من روايته أيضا 2/1</t>
+  </si>
+  <si>
+    <t>ابن السماك، عثمان بن أحمد الدقاق (344 هـ)</t>
+  </si>
+  <si>
+    <t>عمرو شريف الحويني</t>
+  </si>
+  <si>
+    <t>فوائد العراقيين</t>
+  </si>
+  <si>
+    <t>النقاش، محمد بن علي الأصبهاني (414 هـ)</t>
+  </si>
+  <si>
+    <t>خالد بن محمد الأنصاري</t>
   </si>
   <si>
     <t>الجزء فيه من مجالس محمد بن علي النقاش الأصبهاني</t>
   </si>
   <si>
-    <t>أجزاء حديثية (مرتب بحسب تاريخ الوفاة)</t>
-[...8 lines deleted...]
-    <t>فوائد العراقيين</t>
+    <t>جزء ابن عمشليق</t>
+  </si>
+  <si>
+    <t>ابن عمشليق، أحمد بن علي الجعفري (تقريبا 450 هـ)</t>
+  </si>
+  <si>
+    <t>شعبان بن سليم العودة</t>
+  </si>
+  <si>
+    <t>الجزء الخامس من كتاب الأربعين في فضل الدعاء والداعين</t>
+  </si>
+  <si>
+    <t>علي بن المفضل المقدسي الإسكندراني المالكي (611 هـ)</t>
+  </si>
+  <si>
+    <t>تحقيق وتخريج</t>
+  </si>
+  <si>
+    <t>بدر بن عبد الله البدر</t>
+  </si>
+  <si>
+    <t>دار ابن حزم - بيروت</t>
   </si>
   <si>
     <t>جامع معمر بن راشد 6/1</t>
   </si>
   <si>
     <t>كتب المصنفات والآثار</t>
   </si>
   <si>
     <t>معمر بن راشد الأزدي (153 هـ)</t>
   </si>
   <si>
     <t>إشراف</t>
   </si>
   <si>
     <t>د. أحمد معبد عبد الكريم</t>
   </si>
   <si>
     <t>العلل المتناهية في الأحاديث الواهية</t>
   </si>
   <si>
     <t>الأحاديث والآثار الضعيفة والموضوعة</t>
   </si>
   <si>
     <t>ابن الجوزي، عبد الرحمن بن علي البغدادي (597 هـ)</t>
   </si>
   <si>
     <t>رامز خالد حاج حسن</t>
   </si>
   <si>
     <t>مؤسسة الرسالة - بيروت</t>
   </si>
   <si>
+    <t>اللآلىء المصنوعة في الأحاديث الموضوعة 4/1</t>
+  </si>
+  <si>
+    <t>جلال الدين السيوطي، عبدالرحمن ابن الكمال (911 هـ)</t>
+  </si>
+  <si>
+    <t>مؤسسة الرسالة ناشرون</t>
+  </si>
+  <si>
     <t>الأربعون الذوقية - أربعون حديثا مع شرحها في الذوق واحترام الآخرين</t>
   </si>
   <si>
     <t>أحاديث موضوعية</t>
   </si>
   <si>
     <t>محمد بن عبد الرحمن العريفي</t>
   </si>
   <si>
-    <t>دار الحضارة - الرياض</t>
-[...1 lines deleted...]
-  <si>
     <t>الفوائد السنية في شرح الألفية - وهو شرح لألفيته 1032 بيتا في أصول الفقه 5/1</t>
   </si>
   <si>
     <t>أصول الفقه والقواعد الفقهية ومقاصد الشريعة</t>
   </si>
   <si>
     <t>مطولات في أصول الفقه (مرتب بحسب تاريخ الوفاة)</t>
   </si>
   <si>
     <t>محمد بن عبد الدايم البرماوي (831 هـ)</t>
   </si>
   <si>
     <t>عبد الله رمضان موسى</t>
   </si>
   <si>
     <t>دار النصيحة - المدينة</t>
   </si>
   <si>
+    <t>مذهب الحنابلة من النشأة إلى استقرار التصحيح</t>
+  </si>
+  <si>
+    <t>الفقه</t>
+  </si>
+  <si>
+    <t>بحوث في علم الفقه، ومناهج فقهاء</t>
+  </si>
+  <si>
+    <t>عبد الله بن محمد آل خنين</t>
+  </si>
+  <si>
+    <t>مقدمة فيما يذهب إليه الإمام أحمد بن حنبل - رسالة مختصرة في معتقد الإمام أحمد بن حنبل وأصول مذهبه وفقهه ومسائل شتى</t>
+  </si>
+  <si>
+    <t>رزق الله بن عبد الوهاب التميمي الحنبلي</t>
+  </si>
+  <si>
+    <t>د. عبد الله بن محمد السحيمد</t>
+  </si>
+  <si>
     <t>أقوال الصحابة الفقهية التي لا يعرف لها مخالف وأثرها في الاختلاف الفقهي 4/1</t>
   </si>
   <si>
-    <t>الفقه</t>
-[...4 lines deleted...]
-  <si>
     <t>خلود بنت طارق الفياض</t>
   </si>
   <si>
     <t>دار أطلس الخضراء - الرياض</t>
   </si>
   <si>
+    <t>استدراك بعض الصحابة ما خفي على بعضهم من السنن - جمعا ودراسة 2/1</t>
+  </si>
+  <si>
+    <t>سليمان بن صالح الثنيان</t>
+  </si>
+  <si>
     <t>شرح الجامع الصغير للشيباني الحنفي 2/1</t>
   </si>
   <si>
     <t>الفقه الحنفي (مرتب بحسب تاريخ الوفاة)</t>
   </si>
   <si>
     <t>السرخسي، محمد بن أحمد (483 هـ)</t>
   </si>
   <si>
     <t>د. أرطغل بوبينوكالن</t>
   </si>
   <si>
     <t>دار الرياحين - بيروت</t>
   </si>
   <si>
     <t>المسائل التي خالف فيها شمس الدين ابن مفلح شيخه ابن تيمية في كتاب (الفروع)</t>
   </si>
   <si>
     <t>مطولات في الفقه الحنبلي (مرتب بحسب تاريخ الوفاة)</t>
   </si>
   <si>
     <t>إسماعيل إبراهيم الزبن</t>
   </si>
   <si>
     <t>شرح المحرر في الحديث 4/1</t>
@@ -581,591 +1154,936 @@
   <si>
     <t>أحمد بن إسماعيل الفرنوي الشافعي (787 هـ)</t>
   </si>
   <si>
     <t>ياسر بن عبد العزيز الثميري</t>
   </si>
   <si>
     <t>مجموعة الحديث على أبواب الفقه، للشيخ محمد بن عبد الوهاب - شرح لى باب الإمامة</t>
   </si>
   <si>
     <t>د. سلمان بن جابر السويلم</t>
   </si>
   <si>
     <t>مكتبة الإمام الذهبي - الكويت</t>
   </si>
   <si>
     <t>زوائد كتاب (مجموع الحديث على أبواب الفقه) على كتاب (المنتقى) لمجد الدين أبي البركات ابن تيمية رحمه الله - من بداية الكتاب إلى نهاية باب صلاة الجنائز - جمعا ودراسة</t>
   </si>
   <si>
     <t>معاذ بن عبد الله الهندي</t>
   </si>
   <si>
     <t>د. صالح بن عبد الله عسيري</t>
   </si>
   <si>
-    <t>الجامعة الإسلامية - المدينة</t>
-[...1 lines deleted...]
-  <si>
     <t>شرح بلوغ المرام 16/1</t>
   </si>
   <si>
     <t>كتب الحديث المصنفة على أبواب الفقه - بلوغ المرام</t>
   </si>
   <si>
     <t>ابن باز، عبد العزيز بن عبد الله (1420 هـ)</t>
   </si>
   <si>
     <t>د. عبد العزيز بن قاسم و د. عمر الحفيان</t>
   </si>
   <si>
     <t>دار الدرر - الرياض</t>
   </si>
   <si>
+    <t>التوضيحات الجلية شرح نظم ما انفرد به ابن تيمية</t>
+  </si>
+  <si>
+    <t>الاختيارات الفقهية</t>
+  </si>
+  <si>
+    <t>أحمد بن خليفة الأمين</t>
+  </si>
+  <si>
+    <t>د. خالد بن علي المشيقح</t>
+  </si>
+  <si>
     <t>المنحة في تخريج أحاديث وآثار شرح العمدة 5/1</t>
   </si>
   <si>
     <t>تخريج أحاديث كتب الفقه</t>
   </si>
   <si>
     <t>خالد بن ضيف الله الشلاحي</t>
   </si>
   <si>
     <t>مكتبة دار المنهاج القويم - دمشق</t>
   </si>
   <si>
     <t>الكتاب الثالث من البيوع</t>
   </si>
   <si>
     <t>فقه الأموال والمعاملات</t>
   </si>
   <si>
     <t>يحيى بن سلام البصري (200 هـ)</t>
   </si>
   <si>
     <t>د. محمد بن عبد الله الحمادي</t>
   </si>
   <si>
+    <t>كتاب الخراج</t>
+  </si>
+  <si>
+    <t>يحيى بن آدم القرشي (203 هـ)</t>
+  </si>
+  <si>
+    <t>أحمد محمد شاكر</t>
+  </si>
+  <si>
     <t>الإجابة لإيراد ما استدركته عائشة على الصحابة</t>
   </si>
   <si>
     <t>بحوث فقهية</t>
   </si>
   <si>
-    <t>الزركشي، محمد بن عبد الله الشافعي (794 هـ)</t>
-[...1 lines deleted...]
-  <si>
     <t>د. عمرو شوقي عبد العظيم</t>
   </si>
   <si>
-    <t>دار الفتح - عمَّان</t>
-[...2 lines deleted...]
-    <t>عقيدة الشيعة - اختصار لكتاب (أصول مذهب الشيعة الإثني عشرية)</t>
+    <t>أبو بكر الخلال وأثره في الفقه الحنبلي، مع دراسة اختياراته الفقهية ومقارنتها لمذاهب الثمانية 2/1</t>
+  </si>
+  <si>
+    <t>بحوث في المنهج الفقهي لعلماء معينين</t>
+  </si>
+  <si>
+    <t>هشام يسري العربي</t>
+  </si>
+  <si>
+    <t>تبيين العجب بما ورد في فضل رجب</t>
+  </si>
+  <si>
+    <t>البدع والتحذير منها</t>
+  </si>
+  <si>
+    <t>عرض البدع</t>
+  </si>
+  <si>
+    <t>عبد الله بن محمد الحسيني</t>
+  </si>
+  <si>
+    <t>خلق أفعال العباد، والرد على الجهمية وأصحاب التعطيل</t>
   </si>
   <si>
     <t>الأديان والفرق</t>
   </si>
   <si>
+    <t>المعطلة والجهمية</t>
+  </si>
+  <si>
+    <t>استعجال الصواعق المرسلة على الجهمية والمعطلة لابن قيم الجوزية، الشهير بـ مختصر الصواعق المرسلة 2/1</t>
+  </si>
+  <si>
+    <t>ابن الموصلي، محمد بن محمد (774 هـ)</t>
+  </si>
+  <si>
+    <t>أسفار لنشر نفيس الكتب - الكويت</t>
+  </si>
+  <si>
+    <t>تهذيب الصواعق المرسلة على الجهمية والمعطلة لابن قيم الجوزية</t>
+  </si>
+  <si>
+    <t>تهذيب</t>
+  </si>
+  <si>
+    <t>عدنان بن صفاخان البخاري</t>
+  </si>
+  <si>
+    <t>دار طيبة الخضراء - مكة</t>
+  </si>
+  <si>
+    <t>عقيدة الشيعة - اختصار لكتاب (أصول مذهب الشيعة الاثني عشرية) للدكتور ناصر بن عبد الله القفاري</t>
+  </si>
+  <si>
     <t>الشيعة والرافضة</t>
   </si>
   <si>
-    <t>ناصر بن عبد الله القفاري</t>
-[...4 lines deleted...]
-  <si>
     <t>اللجنة العلمية بدار العقيدة</t>
   </si>
   <si>
     <t>دار العقيدة - الرياض</t>
   </si>
   <si>
     <t>المناظرة بين السنة والرافضة</t>
   </si>
   <si>
     <t>جال الدين أبي المحاسن يوسف الواسطي (من علماء القرن التاسع)</t>
   </si>
   <si>
     <t>تحقيق وتعليق</t>
   </si>
   <si>
     <t>د. خالد بن عبد العزيز الجناحي</t>
   </si>
   <si>
     <t>دار الآل والصحب - الرياض</t>
   </si>
   <si>
+    <t>النوافض للروافض</t>
+  </si>
+  <si>
+    <t>محمد بن رسول الحسيني البرزبخي (1103 هـ)</t>
+  </si>
+  <si>
+    <t>محمد حسين الدمياطي</t>
+  </si>
+  <si>
+    <t>حواريات - رسائل علمية في موضوع الإمامة مع عبد الحسين شرف الدين الموسوي</t>
+  </si>
+  <si>
+    <t>عثمان بن محمد الخميس</t>
+  </si>
+  <si>
     <t>مصادر الفكر الباطني عند الإسماعيلية وآثاره</t>
   </si>
   <si>
     <t>الإسماعيلية</t>
   </si>
   <si>
     <t>سلمان بن نشمي العنزي</t>
   </si>
   <si>
+    <t>تاريخ إنكار السنة - دراسة تاريخية نقدية عقدية حول المعارضين للسنة عبر العصور</t>
+  </si>
+  <si>
+    <t>الرد على الطاعنين في السنة النبوية من القرآنيين ونحوهم</t>
+  </si>
+  <si>
+    <t>علي بن إسماعيل القاضي</t>
+  </si>
+  <si>
+    <t>تبصير للنشر والتوزيع</t>
+  </si>
+  <si>
     <t>التعليق على الأناجيل الأربعة والتوراة وكتب الأنبياء الاثني عشر</t>
   </si>
   <si>
     <t>اليهودية والنصرانية</t>
   </si>
   <si>
     <t>سليمان بن عبد القوي الطوفي الحنبلي (716 هـ)</t>
   </si>
   <si>
     <t>د.موسى بن محمد الزهراني</t>
   </si>
   <si>
     <t>الديانة الزرادشتية (المجوسية)</t>
   </si>
   <si>
     <t>أديان الهند - البوذية والهندوسية - وأديان أفريقيا الوثنية</t>
   </si>
   <si>
     <t>عبد الرحمن بن غالب العواجي</t>
   </si>
   <si>
+    <t>مجموع رسائل ومسائل ابن القيم</t>
+  </si>
+  <si>
+    <t>فتاوى ومجاميع رسائل ومؤلفات</t>
+  </si>
+  <si>
+    <t>فتاوى لعلماء شتى</t>
+  </si>
+  <si>
+    <t>محمد عزيز شمس</t>
+  </si>
+  <si>
     <t>آثار فضيلة الشيخ محمد الطاهر ابن عاشور 17/1</t>
   </si>
   <si>
-    <t>فتاوى ومجاميع رسائل ومؤلفات</t>
-[...4 lines deleted...]
-  <si>
     <t>محمد الطاهر بن عاشور (1393 هـ)</t>
   </si>
   <si>
     <t>دار الفوائد للنشر - بيروت</t>
   </si>
   <si>
     <t>مجموع رسائل الشيخ العلامة المحتسب عمر بن حسن بن حسين آل الشيخ (1395 هـ)</t>
   </si>
   <si>
     <t>عمر بن حسن بن حسين آل الشيخ (1395 هـ)</t>
   </si>
   <si>
     <t>د. ناصر بن سعود السلامة</t>
   </si>
   <si>
     <t>دار الصميعي - الرياض</t>
   </si>
   <si>
-    <t>مجموع الشروح الفقهية 35/1</t>
+    <t>مجموع الشروح الفقهية 35/1 (شرح عمدة الأحكام، شرح المنتقى، شرح منار السبيل، شرح الروض المربع، شرح بلوغ المرام، شرح آداب المشي إلى الصلاة)</t>
   </si>
   <si>
     <t>د. يحيى بن أحمد الزامل</t>
   </si>
   <si>
     <t>دار إيلاف الدولية - الكويت</t>
   </si>
   <si>
     <t>الفوائد والفرائد المحققة</t>
   </si>
   <si>
     <t>جمع وترتيب وتحقيق</t>
   </si>
   <si>
     <t>د. صالح الحسن الغامدي</t>
   </si>
   <si>
     <t>مختصر فتاوى ابن عثيمين 2/1 - العبادات</t>
   </si>
   <si>
     <t>أحمد بن ناصر الطيار</t>
   </si>
   <si>
     <t>الفقه المختار من كلام الأخيار 7/1</t>
   </si>
   <si>
     <t>عبد الله بن عبد الرحمن البسام (1423 هـ)</t>
   </si>
   <si>
     <t>صالح بن عبد الله بن حميد</t>
   </si>
   <si>
-    <t>دار الميمان - الرياض</t>
+    <t>سلسلة لقاء العشر الأواخر بالمسجد الحرام</t>
+  </si>
+  <si>
+    <t>مجموعة مؤلفين</t>
+  </si>
+  <si>
+    <t>صحيح قصص الأنبياء والمرسلين - مهذب (قصص الأنبياء)، ويليه: صحيح (أخبار الماضين)، لابن كثير رحمه الله</t>
+  </si>
+  <si>
+    <t>سيرة النبي صلى الله عليه وسلم والصحابة وقصص الأنبياء</t>
+  </si>
+  <si>
+    <t>قصص الأنبياء</t>
+  </si>
+  <si>
+    <t>أسامة بن عطايا العتيبي</t>
   </si>
   <si>
     <t>نور اليقين في سيرة سيد المرسلين</t>
   </si>
   <si>
-    <t>سيرة النبي صلى الله عليه وسلم والصحابة وقصص الأنبياء</t>
-[...1 lines deleted...]
-  <si>
     <t>سيرة الرسول صلى الله عليه وسلم (مرتبة بحسب تاريخ الوفاة)</t>
   </si>
   <si>
     <t>محمد الخضري (1345 هـ)</t>
   </si>
   <si>
     <t>عبده علي كوشك</t>
   </si>
   <si>
     <t>اليمامة - دمشق</t>
   </si>
   <si>
     <t>المهذب في سيرة النبي محمد - صلى الله عليه وسلم</t>
   </si>
   <si>
     <t>علي العمران وعبد العزيز الحمين</t>
   </si>
   <si>
     <t>إقليد المعرفة - الرياض</t>
   </si>
   <si>
+    <t>مرويات غزوة حنين وحصار الطائف</t>
+  </si>
+  <si>
+    <t>المغازي</t>
+  </si>
+  <si>
+    <t>جمع وتحقيق ودراسة</t>
+  </si>
+  <si>
+    <t>د. إبراهيم بن إبراهيم قريبي</t>
+  </si>
+  <si>
+    <t>تهذيب (الشفا بتعريف حقوق المصطفى صلى الله عليه وسلم) للإمام القاضي عياض بن موسى اليحصبي</t>
+  </si>
+  <si>
+    <t>خصائص الرسول صلى الله عليه وسلم وحقوقه</t>
+  </si>
+  <si>
+    <t>خالد عبد القادر</t>
+  </si>
+  <si>
+    <t>مؤسسة الضحى - بيروت</t>
+  </si>
+  <si>
+    <t>تحرير الشمائل في متن الصفة النبوية وحواشيه - صفة رسول الله صلى الله عليه وسلم وأحوال بدنه وطعامه ولباسه وسلاحه وركائبه وماله ونفقته وبيته ومتاعه وأزواجه وذريته ومرضه ووفاته وتجهيزه والصلاة عليه</t>
+  </si>
+  <si>
+    <t>شمائل الرسول صلى الله عليه وسلم وأخلاقه</t>
+  </si>
+  <si>
+    <t>مساعد الحميدان وأحمد الربيعان</t>
+  </si>
+  <si>
+    <t>معالم البيان في الحديث النبوي</t>
+  </si>
+  <si>
+    <t>عبد المحسن بن عبد العزيز العسكر</t>
+  </si>
+  <si>
+    <t>مكتبة دار المنهاج - الرياض</t>
+  </si>
+  <si>
+    <t>دلائل النبوة</t>
+  </si>
+  <si>
+    <t>أبو نعيم الأصبهاني، أحمد بن عبدالله (430 هـ)</t>
+  </si>
+  <si>
+    <t>عادل شوشة</t>
+  </si>
+  <si>
+    <t>مكتبة فياض - مصر</t>
+  </si>
+  <si>
     <t>سفر السعادة - هدي الرسول (صلى الله عليه وسلم) في العبادة والعادة</t>
   </si>
   <si>
     <t>هدي الرسول صلى الله عليه وسلم</t>
   </si>
   <si>
     <t>الفيروز أبادي، محمد بن يعقوب (817 هـ)</t>
   </si>
   <si>
     <t>ماجد الحموي</t>
   </si>
   <si>
     <t>سيرة الصديق وأيامه في حالتي جاهليته وإسلامه</t>
   </si>
   <si>
     <t>سيرة الصحابة وأمهات المؤمنين</t>
   </si>
   <si>
     <t>ابن كثير، إسماعيل بن عمر (774 هـ)</t>
   </si>
   <si>
     <t>محمود بن خيري أبو شمة</t>
   </si>
   <si>
-    <t>دار مكة العالمية - بريطانيا</t>
-[...1 lines deleted...]
-  <si>
     <t>الجزء الرابع من كتاب العلم</t>
   </si>
   <si>
     <t>فضل العلم وذم التقليد وأدب الخلاف والفتوى</t>
   </si>
   <si>
     <t>فضل العلم وآدابه وطرق تحصيله</t>
   </si>
   <si>
     <t>المروزي، أحمد بن علي (292 هـ)</t>
   </si>
   <si>
     <t>عمرو عبد العظيم الحويني</t>
   </si>
   <si>
-    <t>مكتبة الخانجي - القاهرة</t>
-[...1 lines deleted...]
-  <si>
     <t>تذكرة السامع والمتكلم في آداب العالم والتعلم</t>
   </si>
   <si>
     <t>ابن جماعة، محمد بن إبراهيم الكناني (733 هـ)</t>
   </si>
   <si>
     <t>نضال بن عبد الكريم البرازي</t>
   </si>
   <si>
+    <t>حسبة النبي (صلى الله عليه وسلم) - مشاهد ووقائع من السيرة النبوية</t>
+  </si>
+  <si>
+    <t>الحسبة</t>
+  </si>
+  <si>
+    <t>بحوث في الحسبة</t>
+  </si>
+  <si>
+    <t>عبد الرحمن بن عيسى السليم</t>
+  </si>
+  <si>
     <t>دليل الدعاة 16/1</t>
   </si>
   <si>
     <t>الدعوة والمناهج الدعوية</t>
   </si>
   <si>
     <t>الدعوة الى الله ووسائلها</t>
   </si>
   <si>
     <t>محمد بن عبد العزيز العواجي</t>
   </si>
   <si>
     <t>حزب الإمام يحيى بن شرف النووي</t>
   </si>
   <si>
     <t>الأذكار الشرعية وسبل الوقاية من الشيطان</t>
   </si>
   <si>
     <t>مختصرات في الأذكار</t>
   </si>
   <si>
     <t>النووي، يحيى بن شرف (676 هـ)</t>
   </si>
   <si>
     <t>د. محمد ححود التلمساني</t>
   </si>
   <si>
     <t>نون - مصر</t>
   </si>
   <si>
+    <t>كتاب الذكر والتسبيح من السنن عن رسول الله - صلى الله وسلم عليه</t>
+  </si>
+  <si>
+    <t>كتب مسندة في الأذكار</t>
+  </si>
+  <si>
+    <t>يوسف بن يعقوب الأزدي البصري (297 هـ)</t>
+  </si>
+  <si>
+    <t>د. إدريس بن صبحي نجم</t>
+  </si>
+  <si>
     <t>شرح الوسائل المفيدة للحياة السعيدة</t>
   </si>
   <si>
     <t>سبل الوقاية من الشيطان والهموم النفسية</t>
   </si>
   <si>
-    <t>حمد بن إبراهيم العثمان</t>
-[...2 lines deleted...]
-    <t>دار الإمام أحمد - مصر</t>
+    <t>فقه المروءات</t>
+  </si>
+  <si>
+    <t>الآداب الشرعية</t>
+  </si>
+  <si>
+    <t>آداب خاصة</t>
+  </si>
+  <si>
+    <t>محمد بن إبراهيم الحمد</t>
   </si>
   <si>
     <t>تهذيب (أعمال القلوب)</t>
   </si>
   <si>
     <t>إيمانيات ورقائق وزهد وخطب ومنهيات وفضائل وتربية</t>
   </si>
   <si>
     <t>مقامات العبودية وأعمال القلوب</t>
   </si>
   <si>
-    <t>خالد بن عثمان السبت</t>
-[...2 lines deleted...]
-    <t>دار ابن الجوزي - الدمام</t>
+    <t>التحفة العراقية في الأعمال القلبية</t>
+  </si>
+  <si>
+    <t>وزارة الأوقاف والشؤون الإسلامية - قطر</t>
+  </si>
+  <si>
+    <t>الأمور المعينة على الصبر على أذى الخلق</t>
+  </si>
+  <si>
+    <t>الصبر والابتلاء وكشف الكرب</t>
+  </si>
+  <si>
+    <t>د. محمد بن خليفة التميمي</t>
+  </si>
+  <si>
+    <t>ارتياح الأكباد بأرباح فقد الأولاد</t>
+  </si>
+  <si>
+    <t>السخاوي، محمد بن عبد الرحمن (902 هـ)</t>
+  </si>
+  <si>
+    <t>مشهور حسن سلمان</t>
+  </si>
+  <si>
+    <t>ما تركتهن - مداومة الصحابة رضي الله عنهم على العمل</t>
+  </si>
+  <si>
+    <t>فضائل أعمال وأوقات وأمكنة وأحوال</t>
+  </si>
+  <si>
+    <t>إبراهيم بن فريهد العنزي</t>
+  </si>
+  <si>
+    <t>المختصر للنشر والتوزيع - مصر</t>
+  </si>
+  <si>
+    <t>الرقائق 2/1 (تقدم ذكره في :كتب الحديث)</t>
+  </si>
+  <si>
+    <t>الزهد والسلوك والعزلة والبكاء</t>
+  </si>
+  <si>
+    <t>كتاب الزهد 2/1</t>
+  </si>
+  <si>
+    <t>وكيع بن الجراح الرواسي (197 هـ)</t>
+  </si>
+  <si>
+    <t>عبد الفتاح محمود سرور</t>
+  </si>
+  <si>
+    <t>دار الصحابة - سوريا</t>
   </si>
   <si>
     <t>الزهد – الجزء الثالث عشر (يطبع لأول مرة)</t>
   </si>
   <si>
-    <t>الزهد والسلوك والعزلة والبكاء</t>
-[...1 lines deleted...]
-  <si>
     <t>محمود بن شوقي بن مفلح</t>
   </si>
   <si>
+    <t>الزهد 5/1</t>
+  </si>
+  <si>
+    <t>عادل مرشد المقدسي</t>
+  </si>
+  <si>
+    <t>دار الفاروق - الأردن</t>
+  </si>
+  <si>
     <t>من خطب الجامع الكبير بالمجمعة 4/1</t>
   </si>
   <si>
     <t>خطـب</t>
   </si>
   <si>
     <t>ناصر بن أحمد المحرج</t>
   </si>
   <si>
+    <t>جنة السالكين في شرح الوصية الصغرى لشيخ الإسلام ابن تيمية</t>
+  </si>
+  <si>
+    <t>وصايا</t>
+  </si>
+  <si>
+    <t>سلطان بن عبد الرحمن العميري</t>
+  </si>
+  <si>
+    <t>دار مقاربة</t>
+  </si>
+  <si>
     <t>بستان الواعظين ورياض السامعين</t>
   </si>
   <si>
     <t>مواعظ</t>
   </si>
   <si>
     <t>صابر فتحي ورضا جمال</t>
   </si>
   <si>
     <t>الحدائق في أحاديث خير الخلائق 6/1</t>
   </si>
   <si>
     <t>إيمانيات - عام</t>
   </si>
   <si>
     <t>خالد بن باكير الأزهري</t>
   </si>
   <si>
     <t>الدار الشامية - اسطنبول</t>
   </si>
   <si>
     <t>الطب الروحاني</t>
   </si>
   <si>
     <t>د. محمد بن مهدي العجمي</t>
   </si>
   <si>
-    <t>دار المحدث - الرياض</t>
+    <t>المرويات الواردة في أحكام الصبيان 2/1</t>
+  </si>
+  <si>
+    <t>تربية الأولاد وحقوقهم</t>
+  </si>
+  <si>
+    <t>عبد الله بن مساعد الزهراني</t>
+  </si>
+  <si>
+    <t>الخلاصة التيمية - 980 نص منتقى من مجموع فتاوى شيخ الإسلام أحمد بن تيمية - خلاصة فكره وآرائه في الدين والحياة</t>
+  </si>
+  <si>
+    <t>ملح العلم</t>
+  </si>
+  <si>
+    <t>ملح العلم (مرتب بحسب تاريخ الوفاة)</t>
+  </si>
+  <si>
+    <t>اختيار وجمع وترتيب</t>
+  </si>
+  <si>
+    <t>إبراهيم بن عبد الرحمن التركي</t>
+  </si>
+  <si>
+    <t>رحلات الهلالي - تسع رحلات للعلامة تقي الدين الهلالي (1407 هـ) 5/1</t>
+  </si>
+  <si>
+    <t>مشهور بن حسن آل سلمان</t>
+  </si>
+  <si>
+    <t>شذرات من مسائل وحكايات - رشيد من محمد القيسي (1426 هـ)</t>
+  </si>
+  <si>
+    <t>سلطان بن هليل المسمار</t>
+  </si>
+  <si>
+    <t>الإفادات والحكايات والإنشادات مما رويته وسمعته من العلماء والأدباء في الحضر والرحلات</t>
+  </si>
+  <si>
+    <t>محمد بن ناصر العجمي</t>
+  </si>
+  <si>
+    <t>تاريخ الخلفاء</t>
+  </si>
+  <si>
+    <t>التاريخ وما يُلحق به</t>
+  </si>
+  <si>
+    <t>تاريخ الخلفاء الراشدين</t>
+  </si>
+  <si>
+    <t>ابن أبي الدنيا، أبي بكر عبد الله القرشي (281 هـ)</t>
+  </si>
+  <si>
+    <t>مازن بن عبد الرحمن البيروتي</t>
   </si>
   <si>
     <t>تاريخ الخلفاء 2/1</t>
   </si>
   <si>
-    <t>التاريخ وما يُلحق به</t>
-[...7 lines deleted...]
-  <si>
     <t>د. عمار محمد النهار</t>
   </si>
   <si>
     <t>دار ابن كثير - دمشق</t>
   </si>
   <si>
+    <t>إتحاف إخوان الصفا بنبذ من أخبار الخلفا - وهو مختصر تاريخ الخلفاء للإمام السيوطي)، وفي نهايته مشجرات مراحل الخلافة الإسلامية</t>
+  </si>
+  <si>
+    <t>ابن حجر الهيتمي، أحمد بن محمد (974 هـ)</t>
+  </si>
+  <si>
+    <t>سليم محمد الأبراري الشافعي</t>
+  </si>
+  <si>
     <t>مجموعة التاريخ والتراجم (تقع ضمن مجموع رسائل العلامة السيوطي - مجلد 30)</t>
   </si>
   <si>
     <t>بحوث تاريخية متفرقة</t>
   </si>
   <si>
     <t>تحقيق وتعليق وتخريج</t>
   </si>
   <si>
     <t>جمال عبد الرحيم الفارس</t>
   </si>
   <si>
     <t>دار اللباب - اسطنبول</t>
   </si>
   <si>
     <t>روضة الأفكار والأفهام لمرتاد حال الإمام وتعداد غزوات ذوي الإسلام 2/1</t>
   </si>
   <si>
     <t>تاريخ نجد والدولة السعودية</t>
   </si>
   <si>
     <t>حسين بن غنام (1225 هـ)</t>
   </si>
   <si>
     <t>د. تركي بن فهد بن عبد الله آل سعود</t>
   </si>
   <si>
     <t>مركز العوجا للبحوث والدراسات - الرياض</t>
   </si>
   <si>
     <t>مناقب إمام الأئمة أبي حنيفة وفضائله ووفاته وأخبار أصحابه رضي الله عنهم أجمعين</t>
   </si>
   <si>
     <t>تراجم الأعلام ووفياتهم وأنسابهم وطبقاتهم</t>
   </si>
   <si>
     <t>مناقب أبي حنيفة ومالك والشافعي وأحمد</t>
   </si>
   <si>
     <t>علي بن محمد الدينوري (468 هـ)</t>
   </si>
   <si>
     <t>سيد كليم الله</t>
   </si>
   <si>
+    <t>تزيين الممالك بمناقب الإمام مالك</t>
+  </si>
+  <si>
+    <t>د. ياسين أزكاع المكناسي</t>
+  </si>
+  <si>
     <t>طبقات الحنفية</t>
   </si>
   <si>
     <t>طبقات علماء المذاهب</t>
   </si>
   <si>
-    <t>السخاوي، محمد بن عبد الرحمن (902 هـ)</t>
-[...1 lines deleted...]
-  <si>
     <t>عبد الله بن عبد العزيز الشبراوي</t>
   </si>
   <si>
+    <t>أعمار الأعيان</t>
+  </si>
+  <si>
+    <t>مجاميع تراجم الأعلام ووفياتهم</t>
+  </si>
+  <si>
+    <t>محمود محمد الطناحي</t>
+  </si>
+  <si>
     <t>السلوك في طبقات العلماء والملوك 3/1</t>
   </si>
   <si>
-    <t>مجاميع تراجم الأعلام ووفياتهم</t>
-[...1 lines deleted...]
-  <si>
     <t>محمد بن يوسف الجندي (732 هـ)</t>
   </si>
   <si>
     <t>السلوك في طبقات العلماء والملوك 2/1</t>
   </si>
   <si>
     <t>محمد بن علي الأكوع</t>
   </si>
   <si>
     <t>مكتبة الإرشاد - صنعاء</t>
   </si>
   <si>
     <t>الروض الباسم في حوادث العمر والتراجم 2/1</t>
   </si>
   <si>
     <t>عبد الباسط بن خليل الحنفي (920 هـ)</t>
   </si>
   <si>
     <t>د. فرج بن محمد سلام</t>
   </si>
   <si>
     <t>المؤلفون العثمانيون</t>
   </si>
   <si>
     <t>محمد طاهر البروسوي</t>
   </si>
   <si>
     <t>د. محمد علي يكتا</t>
   </si>
   <si>
     <t>الأكاديمية التركية للعلوم - TUBA</t>
   </si>
   <si>
     <t>الباب في معرفة الأنساب، المشهور بـ (اللباب في معرفة الأنساب)</t>
   </si>
   <si>
     <t>الأنساب</t>
   </si>
   <si>
     <t>أحمد بن محمد الأشعري القرتبي (ت نحو 550 هـ)</t>
   </si>
   <si>
     <t>أحمد بن سليمان الترباني</t>
   </si>
   <si>
+    <t>أخبار شيخ الإسلام ابن تيمية وسيرته من كتاب (البداية والنهاية) لابن كثير - رحمه الله</t>
+  </si>
+  <si>
+    <t>علماء الشام الكبار: النووي، ابن تيمية، ابن القيم، الذهبي، الألباني، الأرنئوطين</t>
+  </si>
+  <si>
+    <t>جمع</t>
+  </si>
+  <si>
+    <t>د. محمد بن صامل السلمي</t>
+  </si>
+  <si>
     <t>عبير الياسمين في سيرة الشيخ عبد الله بن عبد الرحمن بن جبرين</t>
   </si>
   <si>
     <t>سير علماء نجد - أجزاء (مرتب بحسب تاريخ الوفاة)</t>
   </si>
   <si>
     <t>طارق بن محمد الخويطر</t>
   </si>
   <si>
     <t>د. صالح بن حميد</t>
   </si>
   <si>
     <t>هداية الساري لسيرة البخاري، ومعه ترجمة الإمام البخاري لعلي بن عبد المحسن الدمشقي (ابن الدواليبي البغدادي 862 هـ)</t>
   </si>
   <si>
     <t>تراجم محدثين وعلماء ومفكرين - أجزاء</t>
   </si>
   <si>
     <t>حسنين مهدي/عبد الرحيم يوسفان</t>
   </si>
   <si>
+    <t>تصحيح كشف الظنون عن أسامي الكتب والفنون</t>
+  </si>
+  <si>
+    <t>المعاجم والفهارس والمخطوطات</t>
+  </si>
+  <si>
+    <t>معاجم وفهارس</t>
+  </si>
+  <si>
+    <t>أحمد تيمور باشا (1348 هـ)</t>
+  </si>
+  <si>
+    <t>صالح بن محمد الأزهري</t>
+  </si>
+  <si>
+    <t>الكتب الطوال ذات الثلاثين مجلدا فأكثر</t>
+  </si>
+  <si>
+    <t>محمد مجقان الجزائري</t>
+  </si>
+  <si>
     <t>معجم مصطلحات الدعوة والأعلام (عربي-إنكليزي)</t>
   </si>
   <si>
-    <t>المعاجم والفهارس والمخطوطات</t>
-[...4 lines deleted...]
-  <si>
     <t>طه أحمد الزيدي</t>
   </si>
   <si>
     <t>دار النفائس - الأردن</t>
   </si>
   <si>
+    <t>الفهرس الشامل لمجموعة مخطوطات مكتبة آيا صوفيا</t>
+  </si>
+  <si>
+    <t>مخطوطات</t>
+  </si>
+  <si>
+    <t>مجموعة مفهرسين</t>
+  </si>
+  <si>
+    <t>مؤسسة الفرقان للتراث الإسلامي - لندن</t>
+  </si>
+  <si>
     <t>كتب الفقه الحنبلي وأصوله المخطوطة بمكتبات المملكة العربية السعودية العامة</t>
   </si>
   <si>
-    <t>مخطوطات</t>
-[...1 lines deleted...]
-  <si>
     <t>ناصر بن سعود السلامة (1447 هـ)</t>
+  </si>
+  <si>
+    <t>المخطوطات الأصلية لمؤلفات شمس الدين محمد بن علي بن طولون الحنفي (953 هـ) المحفوظة بالمكتبات المصرية</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1469,2149 +2387,4463 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H88"/>
+  <dimension ref="A1:H186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
+      <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="G7" t="s">
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>41</v>
+      </c>
+      <c r="F8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" t="s">
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="D13" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" t="s">
         <v>59</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" t="s">
         <v>62</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" t="s">
         <v>63</v>
       </c>
       <c r="H14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>62</v>
+      </c>
+      <c r="F15" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" t="s">
+        <v>67</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="G16" t="s">
         <v>71</v>
       </c>
       <c r="H16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>73</v>
       </c>
       <c r="C17" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" t="s">
         <v>74</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>75</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
       <c r="C18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" t="s">
         <v>78</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>79</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G18" t="s">
         <v>81</v>
       </c>
       <c r="H18" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>83</v>
       </c>
       <c r="C19" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" t="s">
         <v>84</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>85</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
+        <v>31</v>
+      </c>
+      <c r="G19" t="s">
         <v>86</v>
       </c>
       <c r="H19" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>88</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>89</v>
       </c>
       <c r="E20" t="s">
         <v>90</v>
       </c>
+      <c r="F20" t="s">
+        <v>31</v>
+      </c>
+      <c r="G20" t="s">
+        <v>91</v>
+      </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E21" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      <c r="G21" t="s">
         <v>95</v>
       </c>
       <c r="H21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>97</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E22" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F22" t="s">
         <v>99</v>
       </c>
-      <c r="G22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E23" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
+        <v>103</v>
+      </c>
+      <c r="E24" t="s">
+        <v>104</v>
       </c>
       <c r="F24" t="s">
-        <v>109</v>
+        <v>49</v>
       </c>
       <c r="G24" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>4</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E25" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="H25" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
+        <v>90</v>
+      </c>
+      <c r="F26" t="s">
+        <v>31</v>
+      </c>
+      <c r="G26" t="s">
         <v>113</v>
       </c>
       <c r="H26" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>115</v>
       </c>
       <c r="C27" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" t="s">
         <v>116</v>
       </c>
-      <c r="D27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" t="s">
+        <v>118</v>
+      </c>
+      <c r="F28" t="s">
+        <v>119</v>
+      </c>
+      <c r="G28" t="s">
+        <v>120</v>
+      </c>
+      <c r="H28" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>122</v>
+      </c>
+      <c r="C29" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" t="s">
+        <v>123</v>
+      </c>
+      <c r="E29" t="s">
         <v>124</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="H29" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C30" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="D30" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E30" t="s">
-        <v>131</v>
+        <v>90</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="G30" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>133</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C31" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="D31" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="E31" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>139</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="C32" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="D32" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="E32" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="F32" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G32" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>30</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="D33" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E33" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>30</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C34" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="D34" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="E34" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="F34" t="s">
-        <v>148</v>
+        <v>49</v>
       </c>
       <c r="G34" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="H34" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="C35" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="D35" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="F35" t="s">
-        <v>42</v>
+        <v>146</v>
       </c>
       <c r="G35" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
+        <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C36" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="D36" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="E36" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="H36" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="C37" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="D37" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="E37" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="H37" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="D38" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
       <c r="E38" t="s">
-        <v>168</v>
+        <v>90</v>
+      </c>
+      <c r="F38" t="s">
+        <v>31</v>
+      </c>
+      <c r="G38" t="s">
+        <v>19</v>
       </c>
       <c r="H38" t="s">
-        <v>169</v>
+        <v>92</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="C39" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="D39" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="E39" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="F39" t="s">
-        <v>42</v>
+        <v>158</v>
       </c>
       <c r="G39" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="H39" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="C40" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="D40" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="E40" t="s">
-        <v>177</v>
+        <v>163</v>
+      </c>
+      <c r="F40" t="s">
+        <v>80</v>
+      </c>
+      <c r="G40" t="s">
+        <v>164</v>
       </c>
       <c r="H40" t="s">
-        <v>30</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="C41" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="D41" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>168</v>
+      </c>
+      <c r="F41" t="s">
+        <v>169</v>
+      </c>
+      <c r="G41" t="s">
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="C42" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D42" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E42" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="H42" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="C43" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="D43" t="s">
+        <v>177</v>
+      </c>
+      <c r="E43" t="s">
+        <v>178</v>
+      </c>
+      <c r="F43" t="s">
+        <v>31</v>
+      </c>
+      <c r="G43" t="s">
         <v>179</v>
       </c>
-      <c r="E43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C44" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="D44" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E44" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="H44" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>186</v>
+      </c>
+      <c r="C45" t="s">
+        <v>182</v>
+      </c>
+      <c r="D45" t="s">
+        <v>187</v>
+      </c>
+      <c r="E45" t="s">
+        <v>188</v>
+      </c>
+      <c r="F45" t="s">
+        <v>189</v>
+      </c>
+      <c r="G45" t="s">
         <v>190</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="H45" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C46" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="D46" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="E46" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H46" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
+        <v>195</v>
+      </c>
+      <c r="C47" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" t="s">
+        <v>196</v>
+      </c>
+      <c r="E47" t="s">
+        <v>197</v>
+      </c>
+      <c r="F47" t="s">
+        <v>31</v>
+      </c>
+      <c r="G47" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" t="s">
         <v>199</v>
-      </c>
-[...16 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
+        <v>200</v>
+      </c>
+      <c r="C48" t="s">
+        <v>182</v>
+      </c>
+      <c r="D48" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" t="s">
+        <v>201</v>
+      </c>
+      <c r="F48" t="s">
+        <v>202</v>
+      </c>
+      <c r="G48" t="s">
         <v>203</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="H48" t="s">
         <v>204</v>
-      </c>
-[...10 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
+        <v>205</v>
+      </c>
+      <c r="C49" t="s">
+        <v>182</v>
+      </c>
+      <c r="D49" t="s">
+        <v>206</v>
+      </c>
+      <c r="E49" t="s">
+        <v>207</v>
+      </c>
+      <c r="F49" t="s">
+        <v>31</v>
+      </c>
+      <c r="G49" t="s">
         <v>208</v>
       </c>
-      <c r="C49" t="s">
+      <c r="H49" t="s">
         <v>209</v>
-      </c>
-[...13 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C50" t="s">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="D50" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E50" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="F50" t="s">
-        <v>217</v>
+        <v>31</v>
       </c>
       <c r="G50" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="H50" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="C51" t="s">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="D51" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>215</v>
+      </c>
+      <c r="F51" t="s">
+        <v>216</v>
+      </c>
+      <c r="G51" t="s">
+        <v>217</v>
       </c>
       <c r="H51" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C52" t="s">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="D52" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E52" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="F52" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="G52" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="H52" t="s">
-        <v>214</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C53" t="s">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="D53" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E53" t="s">
-        <v>229</v>
+        <v>188</v>
+      </c>
+      <c r="F53" t="s">
+        <v>31</v>
+      </c>
+      <c r="G53" t="s">
+        <v>224</v>
       </c>
       <c r="H53" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C54" t="s">
-        <v>231</v>
+        <v>182</v>
       </c>
       <c r="D54" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="E54" t="s">
-        <v>233</v>
+        <v>227</v>
+      </c>
+      <c r="F54" t="s">
+        <v>228</v>
+      </c>
+      <c r="G54" t="s">
+        <v>229</v>
       </c>
       <c r="H54" t="s">
-        <v>234</v>
+        <v>209</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C55" t="s">
+        <v>182</v>
+      </c>
+      <c r="D55" t="s">
+        <v>226</v>
+      </c>
+      <c r="E55" t="s">
         <v>231</v>
       </c>
-      <c r="D55" t="s">
+      <c r="H55" t="s">
         <v>232</v>
-      </c>
-[...10 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C56" t="s">
-        <v>231</v>
+        <v>182</v>
       </c>
       <c r="D56" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E56" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="H56" t="s">
-        <v>241</v>
+        <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C57" t="s">
-        <v>231</v>
+        <v>182</v>
       </c>
       <c r="D57" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E57" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="H57" t="s">
-        <v>214</v>
+        <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="C58" t="s">
-        <v>231</v>
+        <v>182</v>
       </c>
       <c r="D58" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E58" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="H58" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="C59" t="s">
-        <v>231</v>
+        <v>182</v>
       </c>
       <c r="D59" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>240</v>
       </c>
       <c r="G59" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="H59" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="C60" t="s">
-        <v>252</v>
+        <v>182</v>
       </c>
       <c r="D60" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="E60" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="F60" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G60" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="H60" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C61" t="s">
-        <v>252</v>
+        <v>182</v>
       </c>
       <c r="D61" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>248</v>
+      </c>
+      <c r="F61" t="s">
+        <v>249</v>
+      </c>
+      <c r="G61" t="s">
+        <v>250</v>
       </c>
       <c r="H61" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="C62" t="s">
-        <v>252</v>
+        <v>182</v>
       </c>
       <c r="D62" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="E62" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="F62" t="s">
-        <v>217</v>
+        <v>49</v>
       </c>
       <c r="G62" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="H62" t="s">
-        <v>256</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="C63" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="D63" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="E63" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="F63" t="s">
-        <v>137</v>
+        <v>31</v>
       </c>
       <c r="G63" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="H63" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C64" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="D64" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="E64" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="F64" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G64" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="H64" t="s">
-        <v>274</v>
+        <v>213</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="C65" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="D65" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="E65" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="F65" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="G65" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="H65" t="s">
-        <v>67</v>
+        <v>268</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="C66" t="s">
-        <v>279</v>
+        <v>257</v>
       </c>
       <c r="D66" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>258</v>
+      </c>
+      <c r="F66" t="s">
+        <v>270</v>
+      </c>
+      <c r="G66" t="s">
+        <v>271</v>
       </c>
       <c r="H66" t="s">
-        <v>67</v>
+        <v>272</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="C67" t="s">
-        <v>283</v>
+        <v>257</v>
       </c>
       <c r="D67" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="E67" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="F67" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G67" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="H67" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="C68" t="s">
-        <v>283</v>
+        <v>257</v>
       </c>
       <c r="D68" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="E68" t="s">
-        <v>290</v>
+        <v>280</v>
+      </c>
+      <c r="F68" t="s">
+        <v>31</v>
+      </c>
+      <c r="G68" t="s">
+        <v>281</v>
       </c>
       <c r="H68" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="C69" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="D69" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="E69" t="s">
-        <v>295</v>
+        <v>285</v>
+      </c>
+      <c r="F69" t="s">
+        <v>202</v>
+      </c>
+      <c r="G69" t="s">
+        <v>286</v>
       </c>
       <c r="H69" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="C70" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="D70" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="E70" t="s">
-        <v>131</v>
+        <v>290</v>
       </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="G70" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="H70" t="s">
-        <v>174</v>
+        <v>277</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="C71" t="s">
+        <v>257</v>
+      </c>
+      <c r="D71" t="s">
+        <v>289</v>
+      </c>
+      <c r="E71" t="s">
+        <v>290</v>
+      </c>
+      <c r="F71" t="s">
+        <v>49</v>
+      </c>
+      <c r="G71" t="s">
         <v>293</v>
       </c>
-      <c r="D71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>214</v>
+        <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="C72" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="D72" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="E72" t="s">
-        <v>152</v>
+        <v>297</v>
       </c>
       <c r="F72" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G72" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="H72" t="s">
-        <v>158</v>
+        <v>299</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C73" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="D73" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="E73" t="s">
-        <v>152</v>
+        <v>188</v>
       </c>
       <c r="F73" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="G73" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="H73" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="C74" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="D74" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="E74" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="H74" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="C75" t="s">
-        <v>314</v>
+        <v>257</v>
       </c>
       <c r="D75" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="E75" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="F75" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="G75" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="H75" t="s">
-        <v>318</v>
+        <v>246</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="C76" t="s">
-        <v>314</v>
+        <v>257</v>
       </c>
       <c r="D76" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="E76" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="F76" t="s">
-        <v>321</v>
+        <v>31</v>
       </c>
       <c r="G76" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="H76" t="s">
-        <v>323</v>
+        <v>246</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C77" t="s">
+        <v>257</v>
+      </c>
+      <c r="D77" t="s">
+        <v>303</v>
+      </c>
+      <c r="E77" t="s">
+        <v>313</v>
+      </c>
+      <c r="F77" t="s">
+        <v>31</v>
+      </c>
+      <c r="G77" t="s">
         <v>314</v>
       </c>
-      <c r="D77" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H77" t="s">
-        <v>328</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="C78" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="D78" t="s">
-        <v>331</v>
+        <v>303</v>
       </c>
       <c r="E78" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="F78" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="G78" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="H78" t="s">
-        <v>207</v>
+        <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="C79" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="D79" t="s">
-        <v>335</v>
+        <v>303</v>
       </c>
       <c r="E79" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="F79" t="s">
-        <v>217</v>
+        <v>31</v>
       </c>
       <c r="G79" t="s">
-        <v>337</v>
+        <v>317</v>
+      </c>
+      <c r="H79" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>338</v>
+        <v>319</v>
       </c>
       <c r="C80" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="D80" t="s">
-        <v>339</v>
+        <v>303</v>
       </c>
       <c r="E80" t="s">
-        <v>340</v>
+        <v>320</v>
+      </c>
+      <c r="F80" t="s">
+        <v>31</v>
+      </c>
+      <c r="G80" t="s">
+        <v>321</v>
       </c>
       <c r="H80" t="s">
-        <v>72</v>
+        <v>246</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>341</v>
+        <v>322</v>
       </c>
       <c r="C81" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="D81" t="s">
-        <v>339</v>
+        <v>303</v>
       </c>
       <c r="E81" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="F81" t="s">
-        <v>42</v>
+        <v>324</v>
       </c>
       <c r="G81" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="H81" t="s">
-        <v>343</v>
+        <v>326</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>344</v>
+        <v>322</v>
       </c>
       <c r="C82" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="D82" t="s">
-        <v>339</v>
+        <v>303</v>
       </c>
       <c r="E82" t="s">
-        <v>345</v>
+        <v>323</v>
       </c>
       <c r="F82" t="s">
-        <v>42</v>
+        <v>324</v>
       </c>
       <c r="G82" t="s">
-        <v>346</v>
+        <v>308</v>
       </c>
       <c r="H82" t="s">
-        <v>24</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="C83" t="s">
+        <v>257</v>
+      </c>
+      <c r="D83" t="s">
+        <v>328</v>
+      </c>
+      <c r="E83" t="s">
+        <v>329</v>
+      </c>
+      <c r="F83" t="s">
         <v>330</v>
       </c>
-      <c r="D83" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G83" t="s">
-        <v>349</v>
+        <v>331</v>
       </c>
       <c r="H83" t="s">
-        <v>350</v>
+        <v>213</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>351</v>
+        <v>332</v>
       </c>
       <c r="C84" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="D84" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
       <c r="E84" t="s">
-        <v>353</v>
+        <v>334</v>
       </c>
       <c r="F84" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G84" t="s">
-        <v>354</v>
+        <v>335</v>
       </c>
       <c r="H84" t="s">
-        <v>30</v>
+        <v>336</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="C85" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="D85" t="s">
-        <v>356</v>
+        <v>333</v>
       </c>
       <c r="E85" t="s">
-        <v>357</v>
+        <v>338</v>
       </c>
       <c r="F85" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="G85" t="s">
-        <v>358</v>
+        <v>301</v>
       </c>
       <c r="H85" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>359</v>
+        <v>340</v>
       </c>
       <c r="C86" t="s">
-        <v>330</v>
+        <v>257</v>
       </c>
       <c r="D86" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="E86" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>342</v>
       </c>
       <c r="H86" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>362</v>
+        <v>343</v>
       </c>
       <c r="C87" t="s">
-        <v>363</v>
+        <v>344</v>
       </c>
       <c r="D87" t="s">
-        <v>364</v>
+        <v>345</v>
       </c>
       <c r="E87" t="s">
-        <v>365</v>
+        <v>346</v>
+      </c>
+      <c r="F87" t="s">
+        <v>31</v>
+      </c>
+      <c r="G87" t="s">
+        <v>347</v>
       </c>
       <c r="H87" t="s">
-        <v>366</v>
+        <v>348</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
+        <v>349</v>
+      </c>
+      <c r="C88" t="s">
+        <v>350</v>
+      </c>
+      <c r="D88" t="s">
+        <v>351</v>
+      </c>
+      <c r="E88" t="s">
+        <v>352</v>
+      </c>
+      <c r="H88" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="s">
+        <v>353</v>
+      </c>
+      <c r="C89" t="s">
+        <v>350</v>
+      </c>
+      <c r="D89" t="s">
+        <v>351</v>
+      </c>
+      <c r="E89" t="s">
+        <v>354</v>
+      </c>
+      <c r="F89" t="s">
+        <v>31</v>
+      </c>
+      <c r="G89" t="s">
+        <v>355</v>
+      </c>
+      <c r="H89" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="s">
+        <v>356</v>
+      </c>
+      <c r="C90" t="s">
+        <v>350</v>
+      </c>
+      <c r="D90" t="s">
+        <v>351</v>
+      </c>
+      <c r="E90" t="s">
+        <v>357</v>
+      </c>
+      <c r="H90" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="s">
+        <v>359</v>
+      </c>
+      <c r="C91" t="s">
+        <v>350</v>
+      </c>
+      <c r="D91" t="s">
+        <v>351</v>
+      </c>
+      <c r="E91" t="s">
+        <v>360</v>
+      </c>
+      <c r="H91" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" t="s">
+        <v>361</v>
+      </c>
+      <c r="C92" t="s">
+        <v>350</v>
+      </c>
+      <c r="D92" t="s">
+        <v>362</v>
+      </c>
+      <c r="E92" t="s">
+        <v>363</v>
+      </c>
+      <c r="F92" t="s">
+        <v>31</v>
+      </c>
+      <c r="G92" t="s">
+        <v>364</v>
+      </c>
+      <c r="H92" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93" t="s">
+        <v>366</v>
+      </c>
+      <c r="C93" t="s">
+        <v>350</v>
+      </c>
+      <c r="D93" t="s">
         <v>367</v>
       </c>
-      <c r="C88" t="s">
-[...2 lines deleted...]
-      <c r="D88" t="s">
+      <c r="E93" t="s">
         <v>368</v>
       </c>
-      <c r="E88" t="s">
+      <c r="H93" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" t="s">
         <v>369</v>
       </c>
-      <c r="H88" t="s">
+      <c r="C94" t="s">
+        <v>350</v>
+      </c>
+      <c r="D94" t="s">
+        <v>370</v>
+      </c>
+      <c r="E94" t="s">
+        <v>26</v>
+      </c>
+      <c r="H94" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" t="s">
+        <v>371</v>
+      </c>
+      <c r="C95" t="s">
+        <v>350</v>
+      </c>
+      <c r="D95" t="s">
+        <v>370</v>
+      </c>
+      <c r="E95" t="s">
+        <v>372</v>
+      </c>
+      <c r="G95" t="s">
+        <v>373</v>
+      </c>
+      <c r="H95" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" t="s">
+        <v>374</v>
+      </c>
+      <c r="C96" t="s">
+        <v>350</v>
+      </c>
+      <c r="D96" t="s">
+        <v>370</v>
+      </c>
+      <c r="E96" t="s">
+        <v>120</v>
+      </c>
+      <c r="F96" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" t="s">
+        <v>375</v>
+      </c>
+      <c r="H96" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" t="s">
+        <v>377</v>
+      </c>
+      <c r="C97" t="s">
+        <v>350</v>
+      </c>
+      <c r="D97" t="s">
+        <v>370</v>
+      </c>
+      <c r="E97" t="s">
+        <v>378</v>
+      </c>
+      <c r="F97" t="s">
+        <v>330</v>
+      </c>
+      <c r="G97" t="s">
+        <v>379</v>
+      </c>
+      <c r="H97" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" t="s">
+        <v>380</v>
+      </c>
+      <c r="C98" t="s">
+        <v>350</v>
+      </c>
+      <c r="D98" t="s">
+        <v>381</v>
+      </c>
+      <c r="E98" t="s">
+        <v>382</v>
+      </c>
+      <c r="F98" t="s">
+        <v>49</v>
+      </c>
+      <c r="G98" t="s">
+        <v>383</v>
+      </c>
+      <c r="H98" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
+        <v>385</v>
+      </c>
+      <c r="C99" t="s">
+        <v>350</v>
+      </c>
+      <c r="D99" t="s">
+        <v>386</v>
+      </c>
+      <c r="E99" t="s">
+        <v>387</v>
+      </c>
+      <c r="F99" t="s">
+        <v>119</v>
+      </c>
+      <c r="G99" t="s">
+        <v>388</v>
+      </c>
+      <c r="H99" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" t="s">
+        <v>389</v>
+      </c>
+      <c r="C100" t="s">
+        <v>350</v>
+      </c>
+      <c r="D100" t="s">
+        <v>390</v>
+      </c>
+      <c r="E100" t="s">
+        <v>391</v>
+      </c>
+      <c r="H100" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" t="s">
+        <v>393</v>
+      </c>
+      <c r="C101" t="s">
+        <v>350</v>
+      </c>
+      <c r="D101" t="s">
+        <v>394</v>
+      </c>
+      <c r="E101" t="s">
+        <v>395</v>
+      </c>
+      <c r="F101" t="s">
+        <v>31</v>
+      </c>
+      <c r="G101" t="s">
+        <v>396</v>
+      </c>
+      <c r="H101" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" t="s">
+        <v>397</v>
+      </c>
+      <c r="C102" t="s">
+        <v>350</v>
+      </c>
+      <c r="D102" t="s">
+        <v>394</v>
+      </c>
+      <c r="E102" t="s">
+        <v>398</v>
+      </c>
+      <c r="F102" t="s">
+        <v>31</v>
+      </c>
+      <c r="G102" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="s">
+        <v>400</v>
+      </c>
+      <c r="C103" t="s">
+        <v>350</v>
+      </c>
+      <c r="D103" t="s">
+        <v>401</v>
+      </c>
+      <c r="E103" t="s">
+        <v>36</v>
+      </c>
+      <c r="F103" t="s">
+        <v>31</v>
+      </c>
+      <c r="G103" t="s">
+        <v>402</v>
+      </c>
+      <c r="H103" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" t="s">
+        <v>403</v>
+      </c>
+      <c r="C104" t="s">
+        <v>350</v>
+      </c>
+      <c r="D104" t="s">
+        <v>404</v>
+      </c>
+      <c r="E104" t="s">
+        <v>405</v>
+      </c>
+      <c r="H104" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" t="s">
+        <v>406</v>
+      </c>
+      <c r="C105" t="s">
+        <v>407</v>
+      </c>
+      <c r="D105" t="s">
+        <v>408</v>
+      </c>
+      <c r="E105" t="s">
+        <v>188</v>
+      </c>
+      <c r="F105" t="s">
+        <v>31</v>
+      </c>
+      <c r="G105" t="s">
+        <v>409</v>
+      </c>
+      <c r="H105" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="s">
+        <v>410</v>
+      </c>
+      <c r="C106" t="s">
+        <v>411</v>
+      </c>
+      <c r="D106" t="s">
+        <v>412</v>
+      </c>
+      <c r="E106" t="s">
+        <v>133</v>
+      </c>
+      <c r="F106" t="s">
+        <v>31</v>
+      </c>
+      <c r="G106" t="s">
+        <v>134</v>
+      </c>
+      <c r="H106" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="s">
+        <v>413</v>
+      </c>
+      <c r="C107" t="s">
+        <v>411</v>
+      </c>
+      <c r="D107" t="s">
+        <v>412</v>
+      </c>
+      <c r="E107" t="s">
+        <v>414</v>
+      </c>
+      <c r="F107" t="s">
+        <v>31</v>
+      </c>
+      <c r="G107" t="s">
+        <v>314</v>
+      </c>
+      <c r="H107" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="s">
+        <v>416</v>
+      </c>
+      <c r="C108" t="s">
+        <v>411</v>
+      </c>
+      <c r="D108" t="s">
+        <v>412</v>
+      </c>
+      <c r="F108" t="s">
+        <v>417</v>
+      </c>
+      <c r="G108" t="s">
+        <v>418</v>
+      </c>
+      <c r="H108" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="s">
+        <v>420</v>
+      </c>
+      <c r="C109" t="s">
+        <v>411</v>
+      </c>
+      <c r="D109" t="s">
+        <v>421</v>
+      </c>
+      <c r="F109" t="s">
+        <v>270</v>
+      </c>
+      <c r="G109" t="s">
+        <v>422</v>
+      </c>
+      <c r="H109" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="s">
+        <v>424</v>
+      </c>
+      <c r="C110" t="s">
+        <v>411</v>
+      </c>
+      <c r="D110" t="s">
+        <v>421</v>
+      </c>
+      <c r="E110" t="s">
+        <v>425</v>
+      </c>
+      <c r="F110" t="s">
+        <v>426</v>
+      </c>
+      <c r="G110" t="s">
+        <v>427</v>
+      </c>
+      <c r="H110" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="s">
+        <v>429</v>
+      </c>
+      <c r="C111" t="s">
+        <v>411</v>
+      </c>
+      <c r="D111" t="s">
+        <v>421</v>
+      </c>
+      <c r="E111" t="s">
+        <v>430</v>
+      </c>
+      <c r="F111" t="s">
+        <v>426</v>
+      </c>
+      <c r="G111" t="s">
+        <v>431</v>
+      </c>
+      <c r="H111" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="s">
+        <v>432</v>
+      </c>
+      <c r="C112" t="s">
+        <v>411</v>
+      </c>
+      <c r="D112" t="s">
+        <v>421</v>
+      </c>
+      <c r="E112" t="s">
+        <v>433</v>
+      </c>
+      <c r="H112" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="s">
+        <v>434</v>
+      </c>
+      <c r="C113" t="s">
+        <v>411</v>
+      </c>
+      <c r="D113" t="s">
+        <v>435</v>
+      </c>
+      <c r="E113" t="s">
+        <v>436</v>
+      </c>
+      <c r="H113" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="s">
+        <v>437</v>
+      </c>
+      <c r="C114" t="s">
+        <v>411</v>
+      </c>
+      <c r="D114" t="s">
+        <v>438</v>
+      </c>
+      <c r="E114" t="s">
+        <v>439</v>
+      </c>
+      <c r="H114" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="s">
+        <v>441</v>
+      </c>
+      <c r="C115" t="s">
+        <v>411</v>
+      </c>
+      <c r="D115" t="s">
+        <v>442</v>
+      </c>
+      <c r="E115" t="s">
+        <v>443</v>
+      </c>
+      <c r="F115" t="s">
+        <v>80</v>
+      </c>
+      <c r="G115" t="s">
+        <v>444</v>
+      </c>
+      <c r="H115" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="s">
+        <v>445</v>
+      </c>
+      <c r="C116" t="s">
+        <v>411</v>
+      </c>
+      <c r="D116" t="s">
+        <v>446</v>
+      </c>
+      <c r="E116" t="s">
+        <v>447</v>
+      </c>
+      <c r="H116" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" t="s">
+        <v>448</v>
+      </c>
+      <c r="C117" t="s">
+        <v>449</v>
+      </c>
+      <c r="D117" t="s">
+        <v>450</v>
+      </c>
+      <c r="E117" t="s">
+        <v>17</v>
+      </c>
+      <c r="F117" t="s">
+        <v>31</v>
+      </c>
+      <c r="G117" t="s">
+        <v>451</v>
+      </c>
+      <c r="H117" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" t="s">
+        <v>452</v>
+      </c>
+      <c r="C118" t="s">
+        <v>449</v>
+      </c>
+      <c r="D118" t="s">
+        <v>450</v>
+      </c>
+      <c r="E118" t="s">
+        <v>453</v>
+      </c>
+      <c r="H118" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" t="s">
+        <v>455</v>
+      </c>
+      <c r="C119" t="s">
+        <v>449</v>
+      </c>
+      <c r="D119" t="s">
+        <v>450</v>
+      </c>
+      <c r="E119" t="s">
+        <v>456</v>
+      </c>
+      <c r="F119" t="s">
+        <v>270</v>
+      </c>
+      <c r="G119" t="s">
+        <v>457</v>
+      </c>
+      <c r="H119" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" t="s">
+        <v>459</v>
+      </c>
+      <c r="C120" t="s">
+        <v>449</v>
+      </c>
+      <c r="D120" t="s">
+        <v>450</v>
+      </c>
+      <c r="E120" t="s">
+        <v>382</v>
+      </c>
+      <c r="F120" t="s">
+        <v>49</v>
+      </c>
+      <c r="G120" t="s">
+        <v>460</v>
+      </c>
+      <c r="H120" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" t="s">
+        <v>462</v>
+      </c>
+      <c r="C121" t="s">
+        <v>449</v>
+      </c>
+      <c r="D121" t="s">
+        <v>450</v>
+      </c>
+      <c r="E121" t="s">
+        <v>382</v>
+      </c>
+      <c r="F121" t="s">
+        <v>463</v>
+      </c>
+      <c r="G121" t="s">
+        <v>464</v>
+      </c>
+      <c r="H121" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" t="s">
+        <v>465</v>
+      </c>
+      <c r="C122" t="s">
+        <v>449</v>
+      </c>
+      <c r="D122" t="s">
+        <v>450</v>
+      </c>
+      <c r="E122" t="s">
+        <v>466</v>
+      </c>
+      <c r="H122" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>122</v>
+      </c>
+      <c r="B123" t="s">
+        <v>467</v>
+      </c>
+      <c r="C123" t="s">
+        <v>449</v>
+      </c>
+      <c r="D123" t="s">
+        <v>450</v>
+      </c>
+      <c r="E123" t="s">
+        <v>468</v>
+      </c>
+      <c r="F123" t="s">
+        <v>119</v>
+      </c>
+      <c r="G123" t="s">
+        <v>469</v>
+      </c>
+      <c r="H123" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>123</v>
+      </c>
+      <c r="B124" t="s">
+        <v>470</v>
+      </c>
+      <c r="C124" t="s">
+        <v>449</v>
+      </c>
+      <c r="D124" t="s">
+        <v>450</v>
+      </c>
+      <c r="E124" t="s">
+        <v>471</v>
+      </c>
+      <c r="H124" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>124</v>
+      </c>
+      <c r="B125" t="s">
+        <v>472</v>
+      </c>
+      <c r="C125" t="s">
+        <v>473</v>
+      </c>
+      <c r="D125" t="s">
+        <v>474</v>
+      </c>
+      <c r="E125" t="s">
+        <v>475</v>
+      </c>
+      <c r="H125" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>125</v>
+      </c>
+      <c r="B126" t="s">
+        <v>476</v>
+      </c>
+      <c r="C126" t="s">
+        <v>473</v>
+      </c>
+      <c r="D126" t="s">
+        <v>477</v>
+      </c>
+      <c r="E126" t="s">
+        <v>478</v>
+      </c>
+      <c r="F126" t="s">
+        <v>31</v>
+      </c>
+      <c r="G126" t="s">
+        <v>479</v>
+      </c>
+      <c r="H126" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>126</v>
+      </c>
+      <c r="B127" t="s">
+        <v>481</v>
+      </c>
+      <c r="C127" t="s">
+        <v>473</v>
+      </c>
+      <c r="D127" t="s">
+        <v>477</v>
+      </c>
+      <c r="E127" t="s">
+        <v>482</v>
+      </c>
+      <c r="H127" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>127</v>
+      </c>
+      <c r="B128" t="s">
+        <v>484</v>
+      </c>
+      <c r="C128" t="s">
+        <v>473</v>
+      </c>
+      <c r="D128" t="s">
+        <v>485</v>
+      </c>
+      <c r="F128" t="s">
+        <v>486</v>
+      </c>
+      <c r="G128" t="s">
+        <v>487</v>
+      </c>
+      <c r="H128" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>488</v>
+      </c>
+      <c r="C129" t="s">
+        <v>473</v>
+      </c>
+      <c r="D129" t="s">
+        <v>489</v>
+      </c>
+      <c r="E129" t="s">
+        <v>490</v>
+      </c>
+      <c r="H129" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130" t="s">
+        <v>492</v>
+      </c>
+      <c r="C130" t="s">
+        <v>473</v>
+      </c>
+      <c r="D130" t="s">
+        <v>493</v>
+      </c>
+      <c r="E130" t="s">
+        <v>494</v>
+      </c>
+      <c r="H130" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>495</v>
+      </c>
+      <c r="C131" t="s">
+        <v>473</v>
+      </c>
+      <c r="D131" t="s">
+        <v>493</v>
+      </c>
+      <c r="E131" t="s">
+        <v>496</v>
+      </c>
+      <c r="H131" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132" t="s">
+        <v>498</v>
+      </c>
+      <c r="C132" t="s">
+        <v>473</v>
+      </c>
+      <c r="D132" t="s">
+        <v>498</v>
+      </c>
+      <c r="E132" t="s">
+        <v>499</v>
+      </c>
+      <c r="F132" t="s">
+        <v>426</v>
+      </c>
+      <c r="G132" t="s">
+        <v>500</v>
+      </c>
+      <c r="H132" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>132</v>
+      </c>
+      <c r="B133" t="s">
+        <v>502</v>
+      </c>
+      <c r="C133" t="s">
+        <v>473</v>
+      </c>
+      <c r="D133" t="s">
+        <v>503</v>
+      </c>
+      <c r="E133" t="s">
+        <v>504</v>
+      </c>
+      <c r="F133" t="s">
+        <v>426</v>
+      </c>
+      <c r="G133" t="s">
+        <v>505</v>
+      </c>
+      <c r="H133" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>133</v>
+      </c>
+      <c r="B134" t="s">
+        <v>506</v>
+      </c>
+      <c r="C134" t="s">
+        <v>473</v>
+      </c>
+      <c r="D134" t="s">
+        <v>507</v>
+      </c>
+      <c r="E134" t="s">
+        <v>508</v>
+      </c>
+      <c r="F134" t="s">
+        <v>189</v>
+      </c>
+      <c r="G134" t="s">
+        <v>509</v>
+      </c>
+      <c r="H134" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>134</v>
+      </c>
+      <c r="B135" t="s">
+        <v>510</v>
+      </c>
+      <c r="C135" t="s">
+        <v>511</v>
+      </c>
+      <c r="D135" t="s">
+        <v>512</v>
+      </c>
+      <c r="E135" t="s">
+        <v>513</v>
+      </c>
+      <c r="F135" t="s">
+        <v>31</v>
+      </c>
+      <c r="G135" t="s">
+        <v>514</v>
+      </c>
+      <c r="H135" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>135</v>
+      </c>
+      <c r="B136" t="s">
+        <v>515</v>
+      </c>
+      <c r="C136" t="s">
+        <v>511</v>
+      </c>
+      <c r="D136" t="s">
+        <v>512</v>
+      </c>
+      <c r="E136" t="s">
+        <v>516</v>
+      </c>
+      <c r="F136" t="s">
+        <v>31</v>
+      </c>
+      <c r="G136" t="s">
+        <v>517</v>
+      </c>
+      <c r="H136" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>136</v>
+      </c>
+      <c r="B137" t="s">
+        <v>518</v>
+      </c>
+      <c r="C137" t="s">
+        <v>519</v>
+      </c>
+      <c r="D137" t="s">
+        <v>520</v>
+      </c>
+      <c r="E137" t="s">
+        <v>521</v>
+      </c>
+      <c r="H137" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>137</v>
+      </c>
+      <c r="B138" t="s">
+        <v>522</v>
+      </c>
+      <c r="C138" t="s">
+        <v>523</v>
+      </c>
+      <c r="D138" t="s">
+        <v>524</v>
+      </c>
+      <c r="E138" t="s">
+        <v>525</v>
+      </c>
+      <c r="H138" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>138</v>
+      </c>
+      <c r="B139" t="s">
+        <v>526</v>
+      </c>
+      <c r="C139" t="s">
+        <v>527</v>
+      </c>
+      <c r="D139" t="s">
+        <v>528</v>
+      </c>
+      <c r="E139" t="s">
+        <v>529</v>
+      </c>
+      <c r="F139" t="s">
+        <v>80</v>
+      </c>
+      <c r="G139" t="s">
+        <v>530</v>
+      </c>
+      <c r="H139" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>139</v>
+      </c>
+      <c r="B140" t="s">
+        <v>532</v>
+      </c>
+      <c r="C140" t="s">
+        <v>527</v>
+      </c>
+      <c r="D140" t="s">
+        <v>533</v>
+      </c>
+      <c r="E140" t="s">
+        <v>534</v>
+      </c>
+      <c r="F140" t="s">
+        <v>31</v>
+      </c>
+      <c r="G140" t="s">
+        <v>535</v>
+      </c>
+      <c r="H140" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>140</v>
+      </c>
+      <c r="B141" t="s">
+        <v>322</v>
+      </c>
+      <c r="C141" t="s">
+        <v>527</v>
+      </c>
+      <c r="D141" t="s">
+        <v>533</v>
+      </c>
+      <c r="E141" t="s">
+        <v>323</v>
+      </c>
+      <c r="F141" t="s">
+        <v>324</v>
+      </c>
+      <c r="G141" t="s">
+        <v>325</v>
+      </c>
+      <c r="H141" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>141</v>
+      </c>
+      <c r="B142" t="s">
+        <v>322</v>
+      </c>
+      <c r="C142" t="s">
+        <v>527</v>
+      </c>
+      <c r="D142" t="s">
+        <v>533</v>
+      </c>
+      <c r="E142" t="s">
+        <v>323</v>
+      </c>
+      <c r="F142" t="s">
+        <v>324</v>
+      </c>
+      <c r="G142" t="s">
+        <v>308</v>
+      </c>
+      <c r="H142" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>142</v>
+      </c>
+      <c r="B143" t="s">
+        <v>536</v>
+      </c>
+      <c r="C143" t="s">
+        <v>527</v>
+      </c>
+      <c r="D143" t="s">
+        <v>537</v>
+      </c>
+      <c r="E143" t="s">
+        <v>130</v>
+      </c>
+      <c r="H143" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>143</v>
+      </c>
+      <c r="B144" t="s">
+        <v>538</v>
+      </c>
+      <c r="C144" t="s">
+        <v>539</v>
+      </c>
+      <c r="D144" t="s">
+        <v>540</v>
+      </c>
+      <c r="E144" t="s">
+        <v>541</v>
+      </c>
+      <c r="H144" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>144</v>
+      </c>
+      <c r="B145" t="s">
+        <v>542</v>
+      </c>
+      <c r="C145" t="s">
+        <v>543</v>
+      </c>
+      <c r="D145" t="s">
+        <v>544</v>
+      </c>
+      <c r="E145" t="s">
+        <v>59</v>
+      </c>
+      <c r="H145" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>145</v>
+      </c>
+      <c r="B146" t="s">
+        <v>545</v>
+      </c>
+      <c r="C146" t="s">
+        <v>543</v>
+      </c>
+      <c r="D146" t="s">
+        <v>544</v>
+      </c>
+      <c r="E146" t="s">
+        <v>90</v>
+      </c>
+      <c r="F146" t="s">
+        <v>31</v>
+      </c>
+      <c r="G146" t="s">
+        <v>19</v>
+      </c>
+      <c r="H146" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>146</v>
+      </c>
+      <c r="B147" t="s">
+        <v>547</v>
+      </c>
+      <c r="C147" t="s">
+        <v>543</v>
+      </c>
+      <c r="D147" t="s">
+        <v>548</v>
+      </c>
+      <c r="E147" t="s">
+        <v>90</v>
+      </c>
+      <c r="F147" t="s">
+        <v>31</v>
+      </c>
+      <c r="G147" t="s">
+        <v>549</v>
+      </c>
+      <c r="H147" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>147</v>
+      </c>
+      <c r="B148" t="s">
+        <v>550</v>
+      </c>
+      <c r="C148" t="s">
+        <v>543</v>
+      </c>
+      <c r="D148" t="s">
+        <v>548</v>
+      </c>
+      <c r="E148" t="s">
+        <v>551</v>
+      </c>
+      <c r="F148" t="s">
+        <v>31</v>
+      </c>
+      <c r="G148" t="s">
+        <v>552</v>
+      </c>
+      <c r="H148" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>148</v>
+      </c>
+      <c r="B149" t="s">
+        <v>553</v>
+      </c>
+      <c r="C149" t="s">
+        <v>543</v>
+      </c>
+      <c r="D149" t="s">
+        <v>554</v>
+      </c>
+      <c r="E149" t="s">
+        <v>555</v>
+      </c>
+      <c r="H149" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>149</v>
+      </c>
+      <c r="B150" t="s">
+        <v>557</v>
+      </c>
+      <c r="C150" t="s">
+        <v>543</v>
+      </c>
+      <c r="D150" t="s">
+        <v>558</v>
+      </c>
+      <c r="E150" t="s">
+        <v>297</v>
+      </c>
+      <c r="F150" t="s">
+        <v>31</v>
+      </c>
+      <c r="G150" t="s">
+        <v>298</v>
+      </c>
+      <c r="H150" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>150</v>
+      </c>
+      <c r="B151" t="s">
+        <v>559</v>
+      </c>
+      <c r="C151" t="s">
+        <v>543</v>
+      </c>
+      <c r="D151" t="s">
+        <v>558</v>
+      </c>
+      <c r="E151" t="s">
+        <v>560</v>
+      </c>
+      <c r="F151" t="s">
+        <v>31</v>
+      </c>
+      <c r="G151" t="s">
+        <v>561</v>
+      </c>
+      <c r="H151" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>151</v>
+      </c>
+      <c r="B152" t="s">
+        <v>563</v>
+      </c>
+      <c r="C152" t="s">
+        <v>543</v>
+      </c>
+      <c r="D152" t="s">
+        <v>558</v>
+      </c>
+      <c r="E152" t="s">
+        <v>285</v>
+      </c>
+      <c r="F152" t="s">
+        <v>49</v>
+      </c>
+      <c r="G152" t="s">
+        <v>564</v>
+      </c>
+      <c r="H152" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>152</v>
+      </c>
+      <c r="B153" t="s">
+        <v>565</v>
+      </c>
+      <c r="C153" t="s">
+        <v>543</v>
+      </c>
+      <c r="D153" t="s">
+        <v>558</v>
+      </c>
+      <c r="E153" t="s">
+        <v>285</v>
+      </c>
+      <c r="F153" t="s">
+        <v>189</v>
+      </c>
+      <c r="G153" t="s">
+        <v>566</v>
+      </c>
+      <c r="H153" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>153</v>
+      </c>
+      <c r="B154" t="s">
+        <v>568</v>
+      </c>
+      <c r="C154" t="s">
+        <v>543</v>
+      </c>
+      <c r="D154" t="s">
+        <v>569</v>
+      </c>
+      <c r="E154" t="s">
+        <v>570</v>
+      </c>
+      <c r="H154" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>154</v>
+      </c>
+      <c r="B155" t="s">
+        <v>571</v>
+      </c>
+      <c r="C155" t="s">
+        <v>543</v>
+      </c>
+      <c r="D155" t="s">
+        <v>572</v>
+      </c>
+      <c r="E155" t="s">
+        <v>573</v>
+      </c>
+      <c r="H155" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>155</v>
+      </c>
+      <c r="B156" t="s">
+        <v>575</v>
+      </c>
+      <c r="C156" t="s">
+        <v>543</v>
+      </c>
+      <c r="D156" t="s">
+        <v>576</v>
+      </c>
+      <c r="E156" t="s">
+        <v>334</v>
+      </c>
+      <c r="F156" t="s">
+        <v>31</v>
+      </c>
+      <c r="G156" t="s">
+        <v>577</v>
+      </c>
+      <c r="H156" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>156</v>
+      </c>
+      <c r="B157" t="s">
+        <v>578</v>
+      </c>
+      <c r="C157" t="s">
+        <v>543</v>
+      </c>
+      <c r="D157" t="s">
+        <v>579</v>
+      </c>
+      <c r="E157" t="s">
+        <v>334</v>
+      </c>
+      <c r="F157" t="s">
+        <v>426</v>
+      </c>
+      <c r="G157" t="s">
+        <v>580</v>
+      </c>
+      <c r="H157" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>157</v>
+      </c>
+      <c r="B158" t="s">
+        <v>582</v>
+      </c>
+      <c r="C158" t="s">
+        <v>543</v>
+      </c>
+      <c r="D158" t="s">
+        <v>579</v>
+      </c>
+      <c r="E158" t="s">
+        <v>334</v>
+      </c>
+      <c r="F158" t="s">
+        <v>31</v>
+      </c>
+      <c r="G158" t="s">
+        <v>583</v>
+      </c>
+      <c r="H158" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>158</v>
+      </c>
+      <c r="B159" t="s">
+        <v>584</v>
+      </c>
+      <c r="C159" t="s">
+        <v>543</v>
+      </c>
+      <c r="D159" t="s">
+        <v>585</v>
+      </c>
+      <c r="E159" t="s">
+        <v>586</v>
+      </c>
+      <c r="H159" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>159</v>
+      </c>
+      <c r="B160" t="s">
+        <v>587</v>
+      </c>
+      <c r="C160" t="s">
+        <v>588</v>
+      </c>
+      <c r="D160" t="s">
+        <v>589</v>
+      </c>
+      <c r="F160" t="s">
+        <v>590</v>
+      </c>
+      <c r="G160" t="s">
+        <v>591</v>
+      </c>
+      <c r="H160" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>160</v>
+      </c>
+      <c r="B161" t="s">
+        <v>592</v>
+      </c>
+      <c r="C161" t="s">
+        <v>588</v>
+      </c>
+      <c r="D161" t="s">
+        <v>589</v>
+      </c>
+      <c r="E161" t="s">
+        <v>593</v>
+      </c>
+      <c r="H161" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>161</v>
+      </c>
+      <c r="B162" t="s">
+        <v>594</v>
+      </c>
+      <c r="C162" t="s">
+        <v>588</v>
+      </c>
+      <c r="D162" t="s">
+        <v>589</v>
+      </c>
+      <c r="E162" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>162</v>
+      </c>
+      <c r="B163" t="s">
+        <v>596</v>
+      </c>
+      <c r="C163" t="s">
+        <v>588</v>
+      </c>
+      <c r="D163" t="s">
+        <v>589</v>
+      </c>
+      <c r="E163" t="s">
+        <v>597</v>
+      </c>
+      <c r="H163" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>163</v>
+      </c>
+      <c r="B164" t="s">
+        <v>598</v>
+      </c>
+      <c r="C164" t="s">
+        <v>599</v>
+      </c>
+      <c r="D164" t="s">
+        <v>600</v>
+      </c>
+      <c r="E164" t="s">
+        <v>601</v>
+      </c>
+      <c r="F164" t="s">
+        <v>18</v>
+      </c>
+      <c r="G164" t="s">
+        <v>602</v>
+      </c>
+      <c r="H164" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>164</v>
+      </c>
+      <c r="B165" t="s">
+        <v>603</v>
+      </c>
+      <c r="C165" t="s">
+        <v>599</v>
+      </c>
+      <c r="D165" t="s">
+        <v>600</v>
+      </c>
+      <c r="E165" t="s">
+        <v>338</v>
+      </c>
+      <c r="F165" t="s">
+        <v>202</v>
+      </c>
+      <c r="G165" t="s">
+        <v>604</v>
+      </c>
+      <c r="H165" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>165</v>
+      </c>
+      <c r="B166" t="s">
+        <v>606</v>
+      </c>
+      <c r="C166" t="s">
+        <v>599</v>
+      </c>
+      <c r="D166" t="s">
+        <v>600</v>
+      </c>
+      <c r="E166" t="s">
+        <v>607</v>
+      </c>
+      <c r="F166" t="s">
+        <v>31</v>
+      </c>
+      <c r="G166" t="s">
+        <v>608</v>
+      </c>
+      <c r="H166" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>166</v>
+      </c>
+      <c r="B167" t="s">
+        <v>609</v>
+      </c>
+      <c r="C167" t="s">
+        <v>599</v>
+      </c>
+      <c r="D167" t="s">
+        <v>610</v>
+      </c>
+      <c r="E167" t="s">
+        <v>338</v>
+      </c>
+      <c r="F167" t="s">
+        <v>611</v>
+      </c>
+      <c r="G167" t="s">
+        <v>612</v>
+      </c>
+      <c r="H167" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>167</v>
+      </c>
+      <c r="B168" t="s">
+        <v>614</v>
+      </c>
+      <c r="C168" t="s">
+        <v>599</v>
+      </c>
+      <c r="D168" t="s">
+        <v>615</v>
+      </c>
+      <c r="E168" t="s">
+        <v>616</v>
+      </c>
+      <c r="F168" t="s">
+        <v>31</v>
+      </c>
+      <c r="G168" t="s">
+        <v>617</v>
+      </c>
+      <c r="H168" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>168</v>
+      </c>
+      <c r="B169" t="s">
+        <v>619</v>
+      </c>
+      <c r="C169" t="s">
+        <v>620</v>
+      </c>
+      <c r="D169" t="s">
+        <v>621</v>
+      </c>
+      <c r="E169" t="s">
+        <v>622</v>
+      </c>
+      <c r="F169" t="s">
+        <v>31</v>
+      </c>
+      <c r="G169" t="s">
+        <v>623</v>
+      </c>
+      <c r="H169" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
         <v>169</v>
+      </c>
+      <c r="B170" t="s">
+        <v>624</v>
+      </c>
+      <c r="C170" t="s">
+        <v>620</v>
+      </c>
+      <c r="D170" t="s">
+        <v>621</v>
+      </c>
+      <c r="E170" t="s">
+        <v>338</v>
+      </c>
+      <c r="F170" t="s">
+        <v>426</v>
+      </c>
+      <c r="G170" t="s">
+        <v>625</v>
+      </c>
+      <c r="H170" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>170</v>
+      </c>
+      <c r="B171" t="s">
+        <v>626</v>
+      </c>
+      <c r="C171" t="s">
+        <v>620</v>
+      </c>
+      <c r="D171" t="s">
+        <v>627</v>
+      </c>
+      <c r="E171" t="s">
+        <v>551</v>
+      </c>
+      <c r="F171" t="s">
+        <v>426</v>
+      </c>
+      <c r="G171" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>171</v>
+      </c>
+      <c r="B172" t="s">
+        <v>629</v>
+      </c>
+      <c r="C172" t="s">
+        <v>620</v>
+      </c>
+      <c r="D172" t="s">
+        <v>630</v>
+      </c>
+      <c r="E172" t="s">
+        <v>334</v>
+      </c>
+      <c r="F172" t="s">
+        <v>31</v>
+      </c>
+      <c r="G172" t="s">
+        <v>631</v>
+      </c>
+      <c r="H172" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>172</v>
+      </c>
+      <c r="B173" t="s">
+        <v>632</v>
+      </c>
+      <c r="C173" t="s">
+        <v>620</v>
+      </c>
+      <c r="D173" t="s">
+        <v>630</v>
+      </c>
+      <c r="E173" t="s">
+        <v>633</v>
+      </c>
+      <c r="H173" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>173</v>
+      </c>
+      <c r="B174" t="s">
+        <v>634</v>
+      </c>
+      <c r="C174" t="s">
+        <v>620</v>
+      </c>
+      <c r="D174" t="s">
+        <v>630</v>
+      </c>
+      <c r="E174" t="s">
+        <v>633</v>
+      </c>
+      <c r="F174" t="s">
+        <v>31</v>
+      </c>
+      <c r="G174" t="s">
+        <v>635</v>
+      </c>
+      <c r="H174" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>174</v>
+      </c>
+      <c r="B175" t="s">
+        <v>637</v>
+      </c>
+      <c r="C175" t="s">
+        <v>620</v>
+      </c>
+      <c r="D175" t="s">
+        <v>630</v>
+      </c>
+      <c r="E175" t="s">
+        <v>638</v>
+      </c>
+      <c r="F175" t="s">
+        <v>31</v>
+      </c>
+      <c r="G175" t="s">
+        <v>639</v>
+      </c>
+      <c r="H175" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>175</v>
+      </c>
+      <c r="B176" t="s">
+        <v>640</v>
+      </c>
+      <c r="C176" t="s">
+        <v>620</v>
+      </c>
+      <c r="D176" t="s">
+        <v>630</v>
+      </c>
+      <c r="E176" t="s">
+        <v>641</v>
+      </c>
+      <c r="F176" t="s">
+        <v>31</v>
+      </c>
+      <c r="G176" t="s">
+        <v>642</v>
+      </c>
+      <c r="H176" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>176</v>
+      </c>
+      <c r="B177" t="s">
+        <v>644</v>
+      </c>
+      <c r="C177" t="s">
+        <v>620</v>
+      </c>
+      <c r="D177" t="s">
+        <v>645</v>
+      </c>
+      <c r="E177" t="s">
+        <v>646</v>
+      </c>
+      <c r="F177" t="s">
+        <v>80</v>
+      </c>
+      <c r="G177" t="s">
+        <v>647</v>
+      </c>
+      <c r="H177" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>177</v>
+      </c>
+      <c r="B178" t="s">
+        <v>648</v>
+      </c>
+      <c r="C178" t="s">
+        <v>620</v>
+      </c>
+      <c r="D178" t="s">
+        <v>649</v>
+      </c>
+      <c r="F178" t="s">
+        <v>650</v>
+      </c>
+      <c r="G178" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>178</v>
+      </c>
+      <c r="B179" t="s">
+        <v>652</v>
+      </c>
+      <c r="C179" t="s">
+        <v>620</v>
+      </c>
+      <c r="D179" t="s">
+        <v>653</v>
+      </c>
+      <c r="E179" t="s">
+        <v>654</v>
+      </c>
+      <c r="F179" t="s">
+        <v>119</v>
+      </c>
+      <c r="G179" t="s">
+        <v>655</v>
+      </c>
+      <c r="H179" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>179</v>
+      </c>
+      <c r="B180" t="s">
+        <v>656</v>
+      </c>
+      <c r="C180" t="s">
+        <v>620</v>
+      </c>
+      <c r="D180" t="s">
+        <v>657</v>
+      </c>
+      <c r="E180" t="s">
+        <v>188</v>
+      </c>
+      <c r="F180" t="s">
+        <v>31</v>
+      </c>
+      <c r="G180" t="s">
+        <v>658</v>
+      </c>
+      <c r="H180" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>180</v>
+      </c>
+      <c r="B181" t="s">
+        <v>659</v>
+      </c>
+      <c r="C181" t="s">
+        <v>660</v>
+      </c>
+      <c r="D181" t="s">
+        <v>661</v>
+      </c>
+      <c r="E181" t="s">
+        <v>662</v>
+      </c>
+      <c r="F181" t="s">
+        <v>31</v>
+      </c>
+      <c r="G181" t="s">
+        <v>663</v>
+      </c>
+      <c r="H181" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>181</v>
+      </c>
+      <c r="B182" t="s">
+        <v>664</v>
+      </c>
+      <c r="C182" t="s">
+        <v>660</v>
+      </c>
+      <c r="D182" t="s">
+        <v>661</v>
+      </c>
+      <c r="E182" t="s">
+        <v>665</v>
+      </c>
+      <c r="H182" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>182</v>
+      </c>
+      <c r="B183" t="s">
+        <v>666</v>
+      </c>
+      <c r="C183" t="s">
+        <v>660</v>
+      </c>
+      <c r="D183" t="s">
+        <v>661</v>
+      </c>
+      <c r="E183" t="s">
+        <v>667</v>
+      </c>
+      <c r="H183" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>183</v>
+      </c>
+      <c r="B184" t="s">
+        <v>669</v>
+      </c>
+      <c r="C184" t="s">
+        <v>660</v>
+      </c>
+      <c r="D184" t="s">
+        <v>670</v>
+      </c>
+      <c r="E184" t="s">
+        <v>671</v>
+      </c>
+      <c r="H184" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>184</v>
+      </c>
+      <c r="B185" t="s">
+        <v>673</v>
+      </c>
+      <c r="C185" t="s">
+        <v>660</v>
+      </c>
+      <c r="D185" t="s">
+        <v>670</v>
+      </c>
+      <c r="E185" t="s">
+        <v>674</v>
+      </c>
+      <c r="H185" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>185</v>
+      </c>
+      <c r="B186" t="s">
+        <v>675</v>
+      </c>
+      <c r="C186" t="s">
+        <v>660</v>
+      </c>
+      <c r="D186" t="s">
+        <v>670</v>
+      </c>
+      <c r="E186" t="s">
+        <v>663</v>
+      </c>
+      <c r="H186" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">